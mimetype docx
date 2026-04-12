--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -186,1137 +186,1133 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Involved in Host Resilience to Enteric Infections in Pigs: Current Knowledge in Genetic, Immune, and Microbiota Determinants of Infection Resistance</w:t>
+                <w:t xml:space="preserve">L’holobionte, une nouvelle dimension pour la sélection porcine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ucero-Carretón</w:t>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Puente</w:t>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carvajal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Rogel-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.67. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.9356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes17010067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470480v1</w:t>
+                <w:t xml:space="preserve">hal-05561058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional study characterizing the porcine faecal microbiome in commercial farms</w:t>
+                <w:t xml:space="preserve">Factors Involved in Host Resilience to Enteric Infections in Pigs: Current Knowledge in Genetic, Immune, and Microbiota Determinants of Infection Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Andre S. Ornelas</w:t>
+                <w:t xml:space="preserve">Alejandro Ucero-Carretón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ortiz Sanjuán</w:t>
+                <w:t xml:space="preserve">Héctor Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finola Leonard</w:t>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 12 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40813-025-00480-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes17010067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486462v1</w:t>
+                <w:t xml:space="preserve">hal-05470480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
+                <w:t xml:space="preserve">Cross-sectional study characterizing the porcine faecal microbiome in commercial farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Mario Andre S. Ornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Hendriks</w:t>
+                <w:t xml:space="preserve">Juan Ortiz Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finola Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447380v1</w:t>
+                <w:t xml:space="preserve">hal-05486462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early antimicrobial regimen shapes gut microbiota and health trajectories in pigs: a longitudinal study from weaning to finishing</w:t>
+                <w:t xml:space="preserve">A lactobacilli-based probiotic but not its postbiotic reduces intestinal inflammatory pathways expression in broilers fed a non-starch polysaccharide rich challenge diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Correa</w:t>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Luise</w:t>
+                <w:t xml:space="preserve">Wouter Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Palladino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Turroni</w:t>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (1), pp.106159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00477-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470483v1</w:t>
+                <w:t xml:space="preserve">hal-05447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based genome-wide association study reveals host genomic regions and candidate genes influencing the fecal microbiota of Holstein cows</w:t>
+                <w:t xml:space="preserve">Early antimicrobial regimen shapes gut microbiota and health trajectories in pigs: a longitudinal study from weaning to finishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brulin</w:t>
+                <w:t xml:space="preserve">F. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Sanchez</w:t>
+                <w:t xml:space="preserve">D. Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cai</w:t>
+                <w:t xml:space="preserve">G. Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ducrocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Even</w:t>
+                <w:t xml:space="preserve">S. Turroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26203⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00477-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120249v1</w:t>
+                <w:t xml:space="preserve">hal-05470483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin receptor gene influences pig gut microbiota both through feed intake and independently</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-based genome-wide association study reveals host genomic regions and candidate genes influencing the fecal microbiota of Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Suárez-Mesa</w:t>
+                <w:t xml:space="preserve">M.-P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Laghouaouta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Ros-Freixedes</w:t>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TBC (TBC), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00508-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05470481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota using 16S rRNA sequencing: associations with host fertility, longevity, health, and production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin receptor gene influences pig gut microbiota both through feed intake and independently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Even</w:t>
+                <w:t xml:space="preserve">Rafael Suárez-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sanchez</w:t>
+                <w:t xml:space="preserve">Houda Laghouaouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martel</w:t>
+                <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ros-Freixedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69715-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00508-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673894v1</w:t>
+                <w:t xml:space="preserve">hal-05470481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal Microbial Ecology of Weaned Piglets Fed Diets with Different Levels of Glyphosate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundas Rani</w:t>
+                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota using 16S rRNA sequencing: associations with host fertility, longevity, health, and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tang Sørensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Sebastien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Joan Noel</w:t>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Nørskov</w:t>
+                <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.e0207475. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00615-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69715-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483840v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelation between gut microbiota, SCFA, and fatty acid composition in pigs</w:t>
               </w:r>
@@ -1341,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magí Passols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1430,2258 +1426,2258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in caecal microbiota composition and Salmonella carriage between experimentally infected inbred lines of chickens</w:t>
+                <w:t xml:space="preserve">Gastrointestinal Microbial Ecology of Weaned Piglets Fed Diets with Different Levels of Glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cazals</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sundas Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tang Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+                <w:t xml:space="preserve">Samantha Joan Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Nørskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00699-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.e0207475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00615-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551157v1</w:t>
+                <w:t xml:space="preserve">hal-04483840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.9995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-13512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the caecal tonsil transcriptome in two chicken lines experimentally infected with Salmonella Enteritidis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Differences in caecal microbiota composition and Salmonella carriage between experimentally infected inbred lines of chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270012⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771102v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetic background and dietary oleic acid on gut microbiota composition in Duroc and Iberian pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Núñez</w:t>
+                <w:t xml:space="preserve">Comparative analysis of the caecal tonsil transcriptome in two chicken lines experimentally infected with Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Gómez-Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo de Mercado</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251804⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (8), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518956v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jardet</w:t>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (55), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00054-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518946v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Billaud</w:t>
+                <w:t xml:space="preserve">Links between fecal microbiota and the response to vaccination against influenza A virus in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moira Dion</w:t>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00054-8⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-021-00351-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299373v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of genetics and the pre-vaccination blood transcriptome on the variability of antibody levels after vaccination against Mycoplasma hyopneumoniae in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-021-00614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on livestock metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Influence of genetic background and dietary oleic acid on gut microbiota composition in Duroc and Iberian pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Perez-Encisco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Gómez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo de Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12460⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620468v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription from a gene desert in a melanoma porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
+                <w:t xml:space="preserve">J. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (5), pp.1239-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-020-01694-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964221v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Special issue on livestock metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Perez-Encisco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495627v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of an unmedicated feeding program aimed to reduce the use of antimicrobials in nursery piglets: impact on performance and fecal microbiota</w:t>
+                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Lopez-Colom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bonet</w:t>
+                <w:t xml:space="preserve">Alessandra Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Coma</w:t>
+                <w:t xml:space="preserve">Lucilla Cucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Martín-Orúe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10020242⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625962v1</w:t>
+                <w:t xml:space="preserve">hal-02964221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicability of an unmedicated feeding program aimed to reduce the use of antimicrobials in nursery piglets: impact on performance and fecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Paola Lopez-Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Jordi Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaume Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Martín-Orúe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10020242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620309v1</w:t>
+                <w:t xml:space="preserve">hal-02625962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription from a gene desert in a melanoma porcine model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marthey</w:t>
+                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Estellé</w:t>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blin</w:t>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wahlberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Créchet</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-020-01694-6⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285890v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Predictors of Mycoplasma hyopneumoniae Vaccine Response Efficiency in Pigs: 16S rRNA Gene Fecal Microbiota Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peris Munyaka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8081151⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964218v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broilers divergently selected for digestibility differ for their digestive microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Caidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0232418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discovery of Predictors of Mycoplasma hyopneumoniae Vaccine Response Efficiency in Pigs: 16S rRNA Gene Fecal Microbiota Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peris Munyaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964210v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of blood and gut microbiota data suggests a non-alcoholic fatty liver disease (NAFLD)-related disorder in French SLAdd minipigs</w:t>
               </w:r>
@@ -3706,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peris Mumbi Munyaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3795,4840 +3791,4974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic diversity, linkage disequilibrium and selection signatures in European local pig breeds assessed with a high density SNP chip</w:t>
+                <w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
+                <w:t xml:space="preserve">David Pérez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bozzi</w:t>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. García-Casco</w:t>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Núñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ribani</w:t>
+                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49830-6⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623491v1</w:t>
+                <w:t xml:space="preserve">hal-02964210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole blood transcriptome and early-life fecal microbiota in high and low responder pigs before, and after vaccination for &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between the pig genome and its gut microbiota composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crespo-Piazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peris M. Munyaka</w:t>
+                <w:t xml:space="preserve">Lourdes Migura-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Kommadath</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalie Diether</w:t>
+                <w:t xml:space="preserve">Lourdes Criado-Mesas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.02.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624846v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intestinal microbiota on colonization resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; and the shedding pattern of naturally exposed pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host genotype and amoxicillin administration affect the incidence of diarrhoea and faecal microbiota of weaned piglets during a natural multiresistant ETEC infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Tofani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Argüello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Micol Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finola C. Léonard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul D. Cotter</w:t>
+                <w:t xml:space="preserve">Carmela Lovito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00021-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625688v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of whole blood transcriptome and early-life fecal microbiota in high and low responder pigs before, and after vaccination for &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peris M. Munyaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kommadath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Janelle Fouhse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Jamie Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Natalie Diether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (13), pp.1743-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02385561v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between the pig genome and its gut microbiota composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the intestinal microbiota on colonization resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; and the shedding pattern of naturally exposed pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Argüello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Crespo-Piazuelo</w:t>
+                <w:t xml:space="preserve">Finola C. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Migura-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Fiona Crispie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Criado-Mesas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Revilla</w:t>
+                <w:t xml:space="preserve">Paul D. Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45066-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00021-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627862v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genotype and amoxicillin administration affect the incidence of diarrhoea and faecal microbiota of weaned piglets during a natural multiresistant ETEC infection</w:t>
+                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Massacci</w:t>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Tofani</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Forte</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micol Bertocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmela Lovito</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12432⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618422v1</w:t>
+                <w:t xml:space="preserve">hal-02385561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits from the joint analysis of host genomes and metagenomes: Select the holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136 (2), pp.75-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbg.12383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial microbiota compositions along the intestinal tract in pigs and their interactions and functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Criado-Mesas</w:t>
+                <w:t xml:space="preserve">Genomic diversity, linkage disequilibrium and selection signatures in European local pig breeds assessed with a high density SNP chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">R. Bozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. García-Casco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30932-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628673v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity across major and candidate genes in European local pig breeds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Geraci</w:t>
+                <w:t xml:space="preserve">T. Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Crovetti</w:t>
+                <w:t xml:space="preserve">M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626931v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the evolution of the major histocompatibility complex of wild pigs and peccaries using hybridisation DNA capture-based sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Esquerré</w:t>
+                <w:t xml:space="preserve">Carol Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Alvaro Perdomo-Sabogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (6), pp.401-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-1048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356215v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the evolution of the major histocompatibility complex of wild pigs and peccaries using hybridisation DNA capture-based sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New susceptibility loci for cutaneous melanoma risk and progression revealed using a porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Del-Pilar M.-D.-P. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-017-1048-9⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (45), pp.27682-27697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629389v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium infection in pigs disrupts Microbiome composition and functionality principally at the ileum mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zaldívar-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mª Asunción López-Bascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26083-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New susceptibility loci for cutaneous melanoma risk and progression revealed using a porcine model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial microbiota compositions along the intestinal tract in pigs and their interactions and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crespo-Piazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Blin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Criado-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Del-Pilar M.-D.-P. Schneider</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25455⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30932-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628158v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of liver gene coexpression networks and eGWAs analyses highlighted candidate regulators implicated in lipid metabolism in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Revilla</w:t>
+                <w:t xml:space="preserve">Diversity across major and candidate genes in European local pig breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Corominas</w:t>
+                <w:t xml:space="preserve">Fabián García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Castello</w:t>
+                <w:t xml:space="preserve">Yolanda Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Crovetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep46539⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607964v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome of melanoma cells from two mouse models, Tyr:NRas Q61K and Tyr:Rack1-HA, Tyr:NRas Q61K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.32-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic regulation of peripheral blood transcriptome in pigs through expression genome-wide association study and allele-specific expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-017-4354-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference gene catalogue of the pig gut microbiome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Integration of liver gene coexpression networks and eGWAs analyses highlighted candidate regulators implicated in lipid metabolism in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongkui Xia</w:t>
+                <w:t xml:space="preserve">Jordi Corominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.161⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep46539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607746v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference gene catalogue of the pig gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Djari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2016.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194013v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic [i]Trichuris muris[/i] infection decreases diversity of the intestinal microbiota and concomitantly increases the abundance of Lactobacilli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sorobetea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125495⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194169v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide immunity studies in the rabbit: transcriptome variations in peripheral blood mononuclear cells after in vitro stimulation by LPS or PMA-Ionomycin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chronic [i]Trichuris muris[/i] infection decreases diversity of the intestinal microbiota and concomitantly increases the abundance of Lactobacilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Bak Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sorobetea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1218-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01194059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of the ELOVL6 gene is associated with a major QTL effect on fatty acid composition in pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genome-wide immunity studies in the rabbit: transcriptome variations in peripheral blood mononuclear cells after in vitro stimulation by LPS or PMA-Ionomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0111-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1218-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01293529v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epigenetic regulation of the ELOVL6 gene is associated with a major QTL effect on fatty acid composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Corominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ap Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Puig-Oliveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0111-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168456v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in muscle transcriptome among pigs phenotypically extreme for fatty acid composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dafne Pérez-Montarelo</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099720⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.554-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194006v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+                <w:t xml:space="preserve">Differences in muscle transcriptome among pigs phenotypically extreme for fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Puig-Oliveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Corominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Pérez-Montarelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193806v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIT and melanoma predisposition in pigs: sequence variants and association analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.12136⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193820v1</w:t>
+                <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-association network analysis of the genetic determination of pig conformation, growth and fatness</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">KIT and melanoma predisposition in pigs: sequence variants and association analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fernández-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194008v1</w:t>
+                <w:t xml:space="preserve">hal-01193820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of porcine adipose tissue transcriptome reveals differences in de novo fatty acid synthesis in pigs with divergent muscle fatty acid composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A co-association network analysis of the genetic determination of pig conformation, growth and fatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Puig-Oliveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Corominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-843⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), e114862 (20 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193819v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards the identification of biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Analysis of porcine adipose tissue transcriptome reveals differences in de novo fatty acid synthesis in pigs with divergent muscle fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Corominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Puig-Oliveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, pp.1-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019583v1</w:t>
+                <w:t xml:space="preserve">hal-01193819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome profile in pigs with extreme phenotypes of intramuscular fatty acid composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards the identification of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna A. Castelló</w:t>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-547⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000049v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation and applications of genome mappability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Liver transcriptome profile in pigs with extreme phenotypes of intramuscular fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Marco Sola</w:t>
+                <w:t xml:space="preserve">Anna A. Esteve-Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David G. Knowles</w:t>
+                <w:t xml:space="preserve">Jordi J. Corominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Raineri</w:t>
+                <w:t xml:space="preserve">Anna A. Castelló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30377. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664289v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of natural killer cell reactivity by NKp46 and Helios calibrates T cell responses.</w:t>
+                <w:t xml:space="preserve">Fast computation and applications of genome mappability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Narni-Mancinelli</w:t>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste N. Jaeger</w:t>
+                <w:t xml:space="preserve">Santiago Marco Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernat</w:t>
+                <w:t xml:space="preserve">David G. Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fenis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam Kung</w:t>
+                <w:t xml:space="preserve">Emanuele Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1215621⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685893v1</w:t>
+                <w:t xml:space="preserve">inserm-00664289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of natural killer cell reactivity by NKp46 and Helios calibrates T cell responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Narni-Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t>
+                <w:t xml:space="preserve">Baptiste N. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric R. Fritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Madsen</w:t>
+                <w:t xml:space="preserve">Sam Kung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6066), pp.344-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1215621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019035v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
+                <w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Eric R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782486v1</w:t>
+                <w:t xml:space="preserve">hal-01019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and functional evaluation of MITF as a candidate gene for cutaneous melanoma predisposition in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Qiang Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-011-9334-6⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019749v1</w:t>
+                <w:t xml:space="preserve">hal-00782486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic and functional evaluation of MITF as a candidate gene for cutaneous melanoma predisposition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (9-10), pp.602-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-011-9334-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Association with litter size of new polymorphisms on ESR1 and ESR2 genes in a Chinese-European pig line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ovilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Silió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (2), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8638,8663 +8768,8663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection de l'hôte est efficace pour orienter le microbiote intestinal chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'holobionte, une nouvelle dimension pour la sélection porcine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche porcine, 57</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the influence of the host genetic on vaginal microbiota composition in Holstein cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012343v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Niort</w:t>
+                <w:t xml:space="preserve">Host genes shape the lower gut microbiota of Holstein cows: evidence from sequence-based GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709443v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS analyses revealed genome regions associated with the fecal microbiota in Holstein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Even</w:t>
+                <w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.65-69</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982139v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genes shape the lower gut microbiota of Holstein cows: evidence from sequence-based GWAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Unraveling the influence of the host genetic on vaginal microbiota composition in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. M. Sabuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012331v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Selection Orientates Gut Microbiota in Pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host genetics affect the composition of the lower gut microbiota in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host phenotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of immune response to vaccine against the influenza A virus or Mycoplasma hyopneumoniae in pigs based on data from fecal microbiota and blood collected before vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ALACI 2022 - 13th Latin American and Caribbean Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012265v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967150v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of immune response to vaccine against the influenza A virus or Mycoplasma hyopneumoniae in pigs based on data from fecal microbiota and blood collected before vaccination</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALACI 2022 - 13th Latin American and Caribbean Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786484v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel blood biomarkers to predict better responses to vaccination in chicken</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Links between gut microbiome functions and feed efficiency in two divergently selected pig lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Branch of the World’s Poultry Science Association, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260945v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to selection on fecal microbiota composition in Large White piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between host genetics and the dynamics of the gut microbiota in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for links between gut microbiota collected before vaccination and variabilities of vaccine response in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785754v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Searching for links between gut microbiota collected before vaccination and variabilities of vaccine response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148273v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piglets infected with ETEC F4 and F18: effect of MUC4 and FUT1 genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmela Lovito</w:t>
+                <w:t xml:space="preserve">Integrative genomics analysis of blood and microbiota data suggests a NAFLD-related disorder in SLAdd minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peris Munyaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736163v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genetics on microbiota composition and on Salmonella carriage in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+                <w:t xml:space="preserve">Piglets infected with ETEC F4 and F18: effect of MUC4 and FUT1 genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Tofani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tentellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serenella Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Lovito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146202v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems immunology approaches to decipher individual variability of immune capacity: application to the pig species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of genetics on microbiota composition and on Salmonella carriage in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress of Immunology (IUIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pékin, China</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733935v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative genomics analysis of blood and microbiota data suggests a NAFLD-related disorder in SLAdd minipigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systems immunology approaches to decipher individual variability of immune capacity: application to the pig species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">17. International Congress of Immunology (IUIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733937v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREASURE congerence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; in pigs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics and Diseases 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBSRC Pirbright Institute. GBR., May 2019, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733938v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733939v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Construction et validation d’un premier catalogue de gènes du microbiome intestinal chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734174v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et validation d’un premier catalogue de gènes du microbiome intestinal chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de stratégies alimentaires médicamenteuses et d’une substance aromatique sur les performances, la santé et la diversité bactérienne fécale chez le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Leloutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, NA, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285612v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840967v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de stratégies alimentaires médicamenteuses et d’une substance aromatique sur les performances, la santé et la diversité bactérienne fécale chez le porcelet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+                <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288156v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating blood transcriptome and immunity traits to identify markers of immune capacity in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">What potential of genome-wide integrative approaches to predict vaccine responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733943v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. European Veterinary and Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Immunology. Londres, GBR., Sep 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738326v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual genetic variability of vaccine responses in pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium du Réseau Français d'Immunologie des Animaux Domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790791v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic individual variability of vaccine responses in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig’s other genome: a reference gene catalogue of the gut microbiome as a new resource for deep studies of the interplay between the host and its microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhongkui Xia</w:t>
+                <w:t xml:space="preserve">Evolution of the Major Histocompatibility Complex class I in wild pigs and peccaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Society for Animal Genetics Conference (2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Queensland, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741979v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792973v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Major Histocompatibility Complex class I in wild pigs and peccaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Queensland, Australia</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531670v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of antibiotherapy and rapidly fermentable fiber in the diet of young rabbit assessed by transcriptomic approaches: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288150v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The porcine gut microbiota: composition and links with host’s genetics and phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. 718 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742708v1</w:t>
+                <w:t xml:space="preserve">hal-02739772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of antibiotherapy and rapidly fermentable fiber in the diet of young rabbit assessed by transcriptomic approaches: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739375v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine gut microbiota: composition and links with host’s genetics and phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Allele specific expression analysis of the porcine blood transcriptome reveals extensive cis-regulation in immunity-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science (EAAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. 718 p</w:t>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739772v1</w:t>
+                <w:t xml:space="preserve">hal-01532670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">First microbial gene catalog and antibiotic resistome of rabbit gut microbiota established by metagenomic sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ballester Davis Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799866v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele specific expression analysis of the porcine blood transcriptome reveals extensive cis-regulation in immunity-related genes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Pig’s other genome: a reference gene catalogue of the gut microbiome as a new resource for deep studies of the interplay between the host and its microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongkui Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35. International Society for Animal Genetics Conference (2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2016.94supplement422x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532670v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First microbial gene catalog and antibiotic resistome of rabbit gut microbiota established by metagenomic sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Ballester Davis Ballester</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium INRA ROWETT sur le microbiome du tube digestif. Microflore intestinale : amie ou ennemie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797803v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of microbiota and gut health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t>
+              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740658v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+                <w:t xml:space="preserve">Genomics of microbiota and gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744277v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742208v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536555v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194002v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig’s gut microbiota: composition, and links with host genetic parameters, immunity and production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra-Denmark-Bgi Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What have DNA sequencing technologies ever done for the animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Livestock Research Institute (ILRI)., Oct 2015, Roslin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection of skin melanocytes for the transcriptome characterization of a melanoma predisposition swine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bouet</w:t>
+                <w:t xml:space="preserve">Implication de DICER dans l'ulcération du mélanome chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Obaldia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Microgenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fréjus, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194005v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microbes hébergés par les animaux : quels liens avec des objectifs de robustesse en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de DICER dans l'ulcération du mélanome chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+                <w:t xml:space="preserve">Laser capture microdissection of skin melanocytes for the transcriptome characterization of a melanoma predisposition swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Fréjus, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium of Microgenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607087v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new rabbit microarray: transcriptome variation in PBMCs after in vitro stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paramètres génétiques de la réponse immunitaire et covariation des caractères de croissance et de carcasse chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Desson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco M. Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; IFIP - Institut du Porc, Feb 2013, Paris, France. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747487v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a new rabbit microarray: transcriptome variation in PBMCs after in vitro stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Roux Roux</w:t>
+                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+                <w:t xml:space="preserve">Marco M. Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000659v1</w:t>
+                <w:t xml:space="preserve">hal-02747487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques de la réponse immunitaire et covariation des caractères de croissance et de carcasse chez le porc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Roux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Desson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; IFIP - Institut du Porc, Feb 2013, Paris, France. pp.219-224</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190240v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards identification of biomarkers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milano, Italy</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193882v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards identification of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019218v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to study immunocompetence in swine.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Whole genome re-sequencing of the MeLiM porcine model for cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Wahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FA0902 Understanding and combating PRRS in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lodi, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">33rd Conference of the International Society of Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193961v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of heterologous capture for targeted resequencing of the Major Histocompatibility Complex in Suidae and Tayassuidae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study for immunity traits in French Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2012, San Diego, CA, United States. pp.P0623</w:t>
+              <w:t xml:space="preserve">33rd Conference of the International Society of Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019000v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association and transcriptome studies for immunity traits in French Large White pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to study immunocompetence in swine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">COST Action FA0902 Understanding and combating PRRS in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lodi, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193964v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce PorcineSNP60 pour la qualité de la viande en race Large White</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of heterologous capture for targeted resequencing of the Major Histocompatibility Complex in Suidae and Tayassuidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Jaime Gongora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Wahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2012, San Diego, CA, United States. pp.P0623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190243v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of production and meat quality QTL in Large White pigs using the PorcineSNP60 Beadchip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association and transcriptome studies for immunity traits in French Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745652v1</w:t>
+                <w:t xml:space="preserve">hal-01193964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study for immunity traits in French Large White pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce PorcineSNP60 pour la qualité de la viande en race Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Flori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the International Society of Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189794v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome re-sequencing of the MeLiM porcine model for cutaneous melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Per Wahlberg</w:t>
+                <w:t xml:space="preserve">Fine mapping of production and meat quality QTL in Large White pigs using the PorcineSNP60 Beadchip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the International Society of Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019843v1</w:t>
+                <w:t xml:space="preserve">hal-02745652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of immune traits in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-throughput mRNA profiling of microdissected melanocytes and melanoma cells for the characterization of melanoma predisposition in a swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">7th EADO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193995v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Liang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNAi World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">ISAFG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000372v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to refine immune traits in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
@@ -17317,1142 +17447,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of CNVs throughout the genome of a porcine melanoma model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi J. Corominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Lathrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Demenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAFG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IPCC 2011 - XXIst International Pigment Cell Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803523v1</w:t>
+                <w:t xml:space="preserve">hal-00999821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput mRNA profiling of microdissected melanocytes and melanoma cells for the characterization of melanoma predisposition in a swine model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biologie intégrative de la prédisposition au mélanome cutané chez le porc MeLiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EADO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs "Génomique et Diversité des Caractères à déterminisme complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019847v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of CNVs throughout the genome of a porcine melanoma model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Demenais</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCC 2011 - XXIst International Pigment Cell Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.Poster</w:t>
+              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999821v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie intégrative de la prédisposition au mélanome cutané chez le porc MeLiM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Liang Z.-L. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. E. R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs "Génomique et Diversité des Caractères à déterminisme complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">RNAi World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193751v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome-Wide Association Study for Melanoma Predisposition in the MeLiM Biomedical Swine Model by using the PorcineSNP60 Beadchip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">c-kit and Melanoma Predisposition in Pigs : Sequence Variants, Association Analysis and Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Batz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference for the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.Poster 402</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193625v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-kit and Melanoma Predisposition in Pigs : Sequence Variants, Association Analysis and Gene Expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Genome-Wide Association Study for Melanoma Predisposition in the MeLiM Biomedical Swine Model by using the PorcineSNP60 Beadchip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luca Fontanesi</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zelenika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lathrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference for the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.Poster</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.Poster 402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193626v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The melanoblastoma-bearing Libechov minipig model: a tool for melanoma genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World Congress on Melanoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell laser capture microdissection (LCM) for the transcriptome comparison of melanocytes and melanoma cells in the MeLiM biomedical swine model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density SNP genotyping of the SSC13 QTL region for melanoma predisposition in the MeLiM biomedical swine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Q. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hinxton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18462,2784 +18592,2784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the immunocompetence traits associated with strong humoral vaccine response to Mycoplasma hyopneumoniae in pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Al Momen Sabuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Veterinary Immunology Symposium (IVIS2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation clinique, histologique et transcriptomique d’une réponse immunitaire antitumorale efficiente chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. sciencesconf.org:inrae-jsga2022:417970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of vaccine responses in pigs: application to vaccines against &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; and Influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Plant and Animal Genome Conference (PAG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict that some animals respond better to vaccination than others: application to vaccination against Eimeria maxima in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for markers of immunocompetence in blood: application to vaccination against Influenza A virus in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Veterinary Immunology Symposium (IVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota analyses for sustainable European local porcine breeds: a TREASURE pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478450v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota analyses for sustainable European local porcine breeds: a TREASURE pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Savić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijel Karolyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Salaipal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733940v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Immunophénotypage à grande échelle pour des approches de génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737197v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches intégratives pour prédire la réponse vaccinale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Département INRA de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733942v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Simsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and diversity analysis of European local pig breeds and production systems under Treasure project framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ovilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (suppl. 4), 2016, 35th International Society for Animal Genetics Conference. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/jas2016.94supplement494a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Caidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la capacité immunitaire chez le porc Large White : recherche de marqueurs génétiques liés à l'expression des gènes dans le sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ballester Devis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193952v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193953v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193883v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and immunity interplay at the mucosal interface in swine, a data integration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods for (Post)-Genomics Data workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands. 2013, Workshop Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peripheral blood transcriptome dynamically reflects immunocompetence in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie fine de régions QTL à l’aide de la puce Porcine SNP60 pour l’ingestion, la croissance, la composition de la carcasse et la qualité de la viande en race Large White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. IFIP - Institut du Porc ; INRA, Journées de la Recherche Porcine en France, 44, 2012, Journees de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity studies of SLA haplotypes by targeted high-throughput resequencing of the whole locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asako Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Heon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser capture microdissection of melanocytes and melanoma cells for the transcriptome characterization of melanoma predisposition in a swine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium (AGAH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21249,269 +21379,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine vaginal microbiota and its relationship with host fertility, health, and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the quantitative characterization of piglets' robustness to weaning: A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21521,146 +21651,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the development of the gut microbiome in pigs: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding gut microbiomes as targets for improving pig gut health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-202, 2022, Burleigh Dodds Series in Agricultural Science, 1786764873, 9781786764874. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2021.0089.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21670,114 +21800,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberian pigs: more than excellent ham!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.animsci.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId571"/>
+      <w:footerReference w:type="default" r:id="rId573"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21845,51 +21975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9972D93"/>
+    <w:nsid w:val="D04CE0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22076,51 +22206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordiestelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6241-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192193023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7976-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ucero-Carret&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Puente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes17010067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andre S. Ornelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortiz Sanju&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola Leonard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00480-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palladino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00477-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Su&#225;rez-Mesa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Laghouaouta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ros-Freixedes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00508-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Rani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tang S&#248;rensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Joan Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja N&#248;rskov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00615-23" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sebasti&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Folch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag&#237; Passols" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01049-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ben&#237;tez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio G&#243;mez-Izquierdo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Mercado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251804" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Encisco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12460" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lopez-Colom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Coma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mart&#237;n-Or&#250;e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020242" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marthey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wahlberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;chet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01694-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Mumbi Munyaka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57127-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bozzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49830-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris M. Munyaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kommadath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Fouhse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wilkinson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Diether" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.02.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola C. L&#233;onard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Crispie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Cotter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00021-19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crespo-Piazuelo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Migura-Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Criado-Mesas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45066-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12383" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628673v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30932-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Nunez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Geraci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crovetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207475" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Asunci&#243;n L&#243;pez-Basc&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26083-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Del-Pilar M.-D.-P. Schneider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25455" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Corominas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46539" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4354-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194169v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bak Holm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorobetea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125495" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194059v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1218-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293529v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ap Marchesi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Puig-Oliveras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0111-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194006v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne P&#233;rez-Montarelo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099720" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12136" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ4MS8JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194008v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114862" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-843" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-894" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000049v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Esteve-Codina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Castell&#243;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-547" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685893v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Narni-Mancinelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste N. Jaeger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Kung" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215621" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Du" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9334-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKM68WXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894587v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mu&#241;oz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ovilo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sili&#243;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010197v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464516v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786280v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785754v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148273v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacchi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tentellini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Orsini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733937v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288156v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brehelin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739772v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532670v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194005v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193957v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607087v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Obaldia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747487v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190240v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Desson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193961v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019000v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gongora" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189794v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019843v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193877v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019847v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999821v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Lathrop" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Demenais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193751v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193625v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193626v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Batz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193448v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193436v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193444v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Du" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478450v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savi&#263;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Karolyi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salaipal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743126v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovilo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement494a" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533880v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Devis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193879v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193878v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Ando" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Heon Lee" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193750v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536962v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdspublishing.com/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0089.07" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968268v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100004" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordiestelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6241-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192193023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7976-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ucero-Carret&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Puente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes17010067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andre S. Ornelas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ortiz Sanju&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola Leonard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00480-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palladino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00477-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Su&#225;rez-Mesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Laghouaouta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ros-Freixedes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00508-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69715-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sebasti&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Folch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag&#237; Passols" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01049-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Rani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tang S&#248;rensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Joan Noel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja N&#248;rskov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00615-23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-021-00351-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00614-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ben&#237;tez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio G&#243;mez-Izquierdo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Mercado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251804" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marthey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wahlberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;chet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01694-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Encisco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lopez-Colom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Coma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mart&#237;n-Or&#250;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10020242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Munyaka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081151" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris Mumbi Munyaka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57127-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627862v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crespo-Piazuelo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Migura-Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Criado-Mesas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45066-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peris M. Munyaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kommadath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Fouhse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Wilkinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Diether" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.02.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finola C. L&#233;onard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Crispie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Cotter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00021-19" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12383" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bozzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Casco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49830-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Del-Pilar M.-D.-P. Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25455" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Asunci&#243;n L&#243;pez-Basc&#243;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26083-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30932-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Nunez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Geraci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crovetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207475" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Campagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4354-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Corominas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46539" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Xia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.161" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194169v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bak Holm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sorobetea" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125495" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1218-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293529v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ap Marchesi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Puig-Oliveras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0111-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne P&#233;rez-Montarelo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099720" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12136" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ4MS8JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114862" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-843" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-894" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Esteve-Codina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Castell&#243;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-547" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Narni-Mancinelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste N. Jaeger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Kung" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215621" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019749v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Du" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9334-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKM68WXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mu&#241;oz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ovilo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sili&#243;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010197v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982139v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. M. Sabuj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330888v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brulin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786484v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012265v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brulin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464516v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786280v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148273v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733937v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736163v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tentellini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Orsini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735430v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;an Lemonnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733943v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285612v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288156v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brehelin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790791v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733938v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734174v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608684v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531670v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739772v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532670v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741979v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement422x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607087v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Obaldia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193957v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194005v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190240v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Desson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747487v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193882v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019843v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189794v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193961v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019000v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gongora" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193964v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193962v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019847v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193877v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999821v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Lathrop" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Demenais" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193751v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193626v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Batz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193625v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193448v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193436v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Du" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447359v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Momen Sabuj" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217828v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738393v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924087v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285632v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733942v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478450v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savi&#263;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Karolyi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salaipal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743126v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovilo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement494a" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533880v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Devis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193879v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Ando" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Heon Lee" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193750v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521262v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducrocq" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sanchez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536962v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdspublishing.com/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0089.07" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968268v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100004" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>