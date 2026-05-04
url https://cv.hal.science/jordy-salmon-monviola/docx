--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -253,1013 +253,1147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flechard</w:t>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Moulin</w:t>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427777v1</w:t>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448420v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631861v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216147v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347356v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
+                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Benhamou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821847v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t>
+                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ramat</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baratte</w:t>
+                <w:t xml:space="preserve">J.-L Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821843v1</w:t>
+                <w:t xml:space="preserve">hal-01821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Model predictions of streamwater nitrate concentrations under agriculture changes: how good are they?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Pérez Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nitrogen Workshop - The Nitrogen Challenge: Building a Blueprint for Nitrogen Use and Efficiency and Food Security.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1269,3537 +1403,3537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the hydrological consistency of a process-based solute-transport model by simultaneous calibration of streamflow and stream concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.127-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-127-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03899923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess water quality change in temperate headwater catchments of western Europe under climate change: examples and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a simple model based on two mixing reservoirs able to reproduce the intra-annual dynamics of DOC and NO3 stream concentrations in an agricultural headwater catchment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 794, pp.148715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of stream nitrate concentrations by land management in contrasted landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-019-09985-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced phosphorus loads from the Loire and Vilaine rivers were accompanied by increasing eutrophication in the Vilaine Bay (south Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widya Ratmaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cochennec-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (6), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-16-1361-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal location of set-aside areas to reduce nitrogen pollution: a modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 156 (9), pp.1090-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859618001144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data warehouse to explore multidimensional simulated data from a spatially distributed agro-hydrological model to improve catchment nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.229 - 242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Haygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrand Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interplay between nitrogen cycling processes and mitigation options in farming catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 153 (6), pp.959-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0021859615000258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Environmental Life Cycle Assessment of Crop Production at the Catchment Scale via a Process-Based Nitrogen Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (18), pp.10790-10796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b01347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the spatial management of nitrogen and phosphorus for improved water quality: Modelling studies in New Zealand and France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leterme</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.011⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209226v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrasting the spatial management of nitrogen and phosphorus for improved water quality: Modelling studies in New Zealand and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Claverie</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209246v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the interaction between fields and a surrounding hedgerow network and its impact on water and nitrogen flows of a small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121, pp.62-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate change and increased atmospheric CO2 on hydrological and nitrogen cycling in an intensive agricultural headwater catchment in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120 (1-2), pp.433 - 447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-013-0828-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining simulation data by rule induction to determine critical source areas of stream water pollution by herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.75-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling spatial dynamics of cropping systems to assess agricultural practices at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2011.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the potential benefits of catch-crop introduction in fodder crop rotations in a Western Europe landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 437, pp.276-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding nitrogen transfer dynamics in a small agricultural catchment: Comparison of a distributed (TNT2) and a semi distributed (SWAT) modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 406 (1-2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effect of techniques and environmental constraints on the spatio-temporal distribution of herbicide applications and stream losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tortrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140, pp.382-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2010.12.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia S. Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. N.J. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling denitrification at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 407 (5), pp.1726-1737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (12), pp.1433-1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4809,1232 +4943,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precising target NO3 concentrations to limit green algae blooms in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARS-TNT, couplage du modèle agro-hydrologique TNT2 et du modèle littoral EcoMARS3D-Ulves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’impact de divers scénarios agricoles et paysagers sur les fuites nitriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Casal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des études scientifiques liées aux proliférations d'algues vertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Restitution finale du projet BAG’AGES : « Bassin Adour Garonne : quelles performances des pratiques AGroécologiquES ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344088v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’impact de divers scénarios agricoles et paysagers sur les fuites nitriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">MARS-TNT, couplage du modèle agro-hydrologique TNT2 et du modèle littoral EcoMARS3D-Ulves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution finale du projet BAG’AGES : « Bassin Adour Garonne : quelles performances des pratiques AGroécologiquES ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des études scientifiques liées aux proliférations d'algues vertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347661v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nitrogen releases in life cycle assessment of crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Francisco, United States. pp.718-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desingning innovative breeding systems in coastal watersheds to limit diffuse pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning approach for evaluating the impact of land use and management practices on streamwater pollution by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'05 (International Congress on Modelling and Simulation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modelling and Simulation Society of Australia and New Zealand Inc. (MSSANZ). Canberra, AUS., 2005, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6044,100 +6178,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation agro-hydrologique spatialement distribuée pour évaluer les impacts des changements climatique et agricole sur la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. Agrocampus Ouest, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NSARD081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01662412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6147,421 +6281,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote, les flux et concentrations en nitrate des cours d'eau : chroniques passées et projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Espace et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert d'herbicides dans un bassin versant pour la maîtrise de la qualité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Falchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision - Démarches en agriculture, agroalimentaire et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.41-52, 2009, 978-2-7592-0365-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00476815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6571,161 +6705,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation agro-hydrologique des bassins versants à algues vertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Bretagne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6793,51 +6927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D6E9252"/>
+    <w:nsid w:val="FF166C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7024,51 +7158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordy-salmon-monviola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221477586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochennec-Laureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1361-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARD081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordy-salmon-monviola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221477586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochennec-Laureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1361-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARD081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>