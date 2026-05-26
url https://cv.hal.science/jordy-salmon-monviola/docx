--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -762,269 +762,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216147v1</w:t>
+                <w:t xml:space="preserve">hal-04347356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347356v1</w:t>
+                <w:t xml:space="preserve">hal-04216147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
               </w:r>
@@ -6927,51 +6927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF166C87"/>
+    <w:nsid w:val="13341822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7158,51 +7158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordy-salmon-monviola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221477586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochennec-Laureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1361-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARD081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jordy-salmon-monviola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221477586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soudant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochennec-Laureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1361-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Liao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.02" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01662412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARD081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Falchier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>