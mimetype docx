--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,1528 +72,1666 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juristes al rescar de la nació</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.139-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawfare y nacionalismo jurídico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jueces para la democracia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fédéralisme et nationalisme dans la Galice du Sexenio Revolucionario (1868-1874)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11uwh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobirania a discussió. Una aproximació analítica i normativa als conflictes territorials de sobirania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista IDEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catalunya – Espanya: del conflicte al diàleg polític?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un dibattito pubblico attento alla letteratura specializzata in nazionalismo. Riflessioni attorno al caso spagnolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazioni e regioni : Studi e ricerche sulla comunità immaginata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.91-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15162/2282-5681/1398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La sobirania a discussió. Una aproximació analítica i normativa als conflictes territorials de sobirania</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès contre le &amp;quot;procés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista IDEES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Catalunya – Espanya: del conflicte al diàleg polític?</w:t>
+              <w:t xml:space="preserve">La Revue nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nació i nacionalisme al segle XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fédéralisme plurinational et l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédéchoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justicia lingüística en democracias plurales. lo que nos enseña la teoría constructivista de la nación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Payero López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Llengua i dret - Journal of language and law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/rld.i71.2019.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2436/rld.i71.2019.3217⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03539605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sassolino nella scarpa La Catalogna come chiave della crisi del modello territoriale spagnolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federalismi.it - Rivista di diritto pubblico italiano, comparato, europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federalismo y democracia en el siglo XXI. Límites del modelo nacional y perspectivas teórico-prácticas de renovación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Ferraiuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federalismi.it - Rivista di diritto pubblico italiano, comparato, europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, numero speciale 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secesión y reforma constitucional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Cronista del Estado Social y Democrático de Derecho </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, ¿Cataluña independiente?, 71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référendum sur l’indépendance est-il possible dans l’ordre juridique espagnol ? Le droit expliqué dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.6256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration fédérale dans l’UE et les leçons de l’histoire : Madison, C. Schmitt et Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études proudhoniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.64-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Qué es el federalismo lingüístico?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Llengua i dret [blog]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crisis del modelo de Estado en España y la reforma federal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.5964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédéralisme et mariage entre personnes du même sexe. Quelques enseignements après United States v. Windsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambigua. Revista de Investigaciones sobre género y estudios culturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.16-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Federalismo sin federalistas? La crisis del federalismo en contextos de pluralismo nacional (Cataluña, Escocia, Quebec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroirs : Revue des civilisations anglophone, ibérique et ibéro-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol.1 (1), pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autorité et conflit d'autorités en droit fédératif</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et conflit d’autorités en droit fédératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 363 (1), pp.121-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 363, p. 121-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Autorité et conflit d’autorités en droit fédératif</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et conflit d'autorités en droit fédératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 363, p. 121-142</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, n° 363 (1), pp.121-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eufor.363.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proudhon : Anarchisme ou Fédéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19, http://lodel.irevues.inist.fr/cahierspsychologiepolitique/index.php?id=1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nación e federalismo. Reflexións sobre a actualidade do pensamento de Risco e Castelao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Trabe de Ouro: publicación galega de pensamento crítico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84, pp. 59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,2405 +1741,2474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme et post-nationalisme en Espagne et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Berberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KIME, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la démocratie. De l'autodétermination nationale au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Ferraiuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Philosophie en cours, 9782380721546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donde menos te lo esperas. El nacionalismo banal español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Ferraiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-84-1369-627-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patriotas con toga. Un estudio sobre el nacionalismo juriídico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Libros de la Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-84-1352-865-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Donde menos te lo esperas. El nacionalismo banal español</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracia y nación. España en el laberinto plurinacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-84-1352-411-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La legitimidad de la secesión a debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Ferraiuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-84-1369-627-0</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-84-1352-363-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federalism and Secession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-G. Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang B, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España después del 15M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Cagiao y Conde; Isabelle Touton. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, España después del 15M, 978-84-9097-735-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desde los márgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comares, 2018, Comares Historia, Miguel Angel del Arco Blanco, 978-84-9045-660-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nazione catalana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Ferraiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Rigobon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editoriale Scientifica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-88-9391-460-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micronacionalismos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Libros de la Catarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-84-9097-519-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federalismo, autonomía y secesión en el debate territorial español. El caso catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vianney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Auctoritas, Jorge Cagiao, 9782304044805</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Políticas lingüísticas en democracias multilingües</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jiménez Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-84-1352-411-5</w:t>
+              <w:t xml:space="preserve">, 2015, 978-84-9097-082-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La legitimidad de la secesión a debate</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'autorité en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Auctoritas, Jorge Cagiao, 9782304044027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tres maneras de entender el federalismo: Pi y Margall, Salmerón y Almirall. La teoría de la federación en la España del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteca Nueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-84-16095-35-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multiculturalisme et la reconfiguration de l'unité et de la diversité dans les démocraties contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-84-1352-363-7</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Gomez-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 19, 2014, Diversitas, Alain-G. Gagnon, 978-2-87574-172-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui est proudhonien?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société P.-J. Proudhon, 2013, 2-906096-37-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2019, España después del 15M, 978-84-9097-735-4</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escritos federalistas. P.-J. Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 216, 2011, Akal Pensamiento Político, Ramón Máiz, 978-84-460-2826-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-84-9097-519-0</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fédéralisme: le retour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société P.-J. Proudhon, 2010, 2-906096-34-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...738 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patriotisme constItutionnel habermassien en Espagne : postnationalisme ou nationalisme banal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Allokpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Berbéri; Jorge Cagiao y Conde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationalisme et post-nationalisme en Espagne et au Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KIME, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mito de la &amp;quot;identidad dual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mentiras, lugares comunes y medias verdades. Género, nación y política en España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Los Libros de la Catarata, p. 88-96, 2025, 978-84-1067-322-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autodétermination, démocratie et nation. A la recherche d'une cohérence théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières de la démocratie. De l'autodétermination nationale au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.107-150, 2024, 9782380721546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada que remediar: sobre la incompatibilidad teórica entre la secesión como remedio y la secesión como derecho primario en contextos democráticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La autodeterminación de los pueblos: controversias en Europa y las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Nacional Autónoma de México, Instituto de Investigaciones Sociales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-194, 2024, 978-607-30-9106-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gauche face à la mondialisation et à la question nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur néolibérale de l'humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, pp.49-65, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/kime.deluc.2022.01.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miseria de la causa justa. Una lectura crítica de las teorías de la secesión-remedio en contextos democráticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La legitimidad de la secesión a debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-156, 2022, 978-84-1352-363-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralismo lingüístico y justicia en democracias liberales. ¿Hay realmente un dilema entre libertad y coerción?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercè Pujol Berché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage au carrefour des disciplines. Hommage au professeur Christian Lagarde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.387-404, 2020, 978-2-35412-438-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sassolino nella scarpa. La Catalogna come chiave della crisi del modello territoriale spagnolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Cagiao y Conde; Gennaro Ferraiuolo; Patrizio Rigobon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nazione catalana. Storia, lingua, politica, costituzione nella prospettiva plurinazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editoriale Scientifica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-9391-460-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El federalismo ante la consulta catalana. Una lectura federal del derecho a decidir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federalismo, autonomía y secesión en el debate territorial español. El caso catalán</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 77-128, 2015, Auctoritas, 9782304044805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas lingüísticas en democracias federales con diversidad lingüística: Bélgica, Canadá, Suiza. ¿Un modelo para España?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas lingüísticas en democracias multilingües</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-127, 2015, 978-84-9097-082-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autorité de la doctrine en droit. L’exemple du fédéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion d'autorité en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 101-134, 2014, Auctoritas, 9782304044027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiculturalisme et théorie de la fédération. L’apport de la critique multiculturaliste aux études sur le fédéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multiculturalisme et la reconfiguration de l’unité et de la diversité dans les démocraties contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 39-58, 2014, Diversitas, 978-2-87574-172-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¡Qué gracia! El Roto, Mongolia y Guillem Martínez. Un humor de izquierdas nacionalista frente al proceso independentista catalán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4017,65 +4224,65 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-177, 2003, 978-84-1369-627-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4222,51 +4429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cagiao y Conde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uwh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Payero L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i71.2019.3217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Abat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ferraiuolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.363.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Rigobon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialescientifica.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vianney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez Salcedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gomez-Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akal.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Allokpon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.iis.sociales.unam.mx/handle/IIS/6100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.deluc.2022.01.0049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cagiao y Conde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uwh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Payero L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i71.2019.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Abat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ferraiuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.363.0121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Rigobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialescientifica.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vianney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez Salcedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gomez-Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akal.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Allokpon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.iis.sociales.unam.mx/handle/IIS/6100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.deluc.2022.01.0049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>