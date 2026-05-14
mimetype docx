--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -198,51 +198,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawfare y nacionalismo jurídico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jueces para la democracia </w:t>
+              <w:t xml:space="preserve">Jueces para la democracia. Información y debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1000,174 +1000,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intégration fédérale dans l’UE et les leçons de l’histoire : Madison, C. Schmitt et Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proudhoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.64-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un référendum sur l’indépendance est-il possible dans l’ordre juridique espagnol ? Le droit expliqué dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cagiao y Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.6256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.6256⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03540025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03544337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Qué es el federalismo lingüístico?</w:t>
               </w:r>
@@ -4429,51 +4429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cagiao y Conde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uwh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Payero L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i71.2019.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Abat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ferraiuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.363.0121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Rigobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialescientifica.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vianney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez Salcedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gomez-Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akal.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Allokpon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.iis.sociales.unam.mx/handle/IIS/6100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.deluc.2022.01.0049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cagiao y Conde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uwh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Payero L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/rld.i71.2019.3217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Abat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ferraiuolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.363.0121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Rigobon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialescientifica.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vianney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez Salcedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotecanueva.es" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gomez-Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akal.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Allokpon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.iis.sociales.unam.mx/handle/IIS/6100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.deluc.2022.01.0049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>