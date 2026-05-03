--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -3278,51 +3278,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
+                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
@@ -3340,97 +3340,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191549v1</w:t>
+                <w:t xml:space="preserve">hal-04626924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t>
+                <w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
@@ -3448,73 +3448,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Renoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626924v1</w:t>
+                <w:t xml:space="preserve">hal-04191549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t>
               </w:r>
@@ -4907,178 +4907,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+                <w:t xml:space="preserve">Simulation of immiscible two-phase flows based on a kinetic diffuse interface approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoli Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318020v1</w:t>
+                <w:t xml:space="preserve">hal-02315240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5093,182 +5110,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th US National Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of immiscible two-phase flows based on a kinetic diffuse interface approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhaoli Guo</w:t>
+                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315240v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface reconstruction method for multiphase flows in under-resolved regions</w:t>
               </w:r>
@@ -5356,260 +5356,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid treatment of atomized droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144607v1</w:t>
+                <w:t xml:space="preserve">hal-01854765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid treatment of atomized droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854765v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of the imbibition of a set of parallel fibers</w:t>
               </w:r>
@@ -8741,51 +8741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00E2FE09"/>
+    <w:nsid w:val="DDAD80BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8972,51 +8972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-cesar-brandle-de-motta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4538-5456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ayala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77774" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-cesar-brandle-de-motta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4538-5456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ayala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77774" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>