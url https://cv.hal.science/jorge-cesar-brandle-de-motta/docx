--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1,8686 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8634 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge César Brändle de Motta </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jorge-cesar-brandle-de-motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4538-5456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174485689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=15lehZAAAAAJ&hl=es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interface coupling in three-layer viscous fluid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 477, pp.134670. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup prediction of oscillating droplets under turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.104731. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Eulerian interface capturing and Lagrangian particle method for multiscale simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.105843. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet oscillations in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1173521. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2023.1173521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed numerical simulations of primary atomization of airblasted liquid sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.103848. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid moment of fluid-level set framework for simulating primary atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.110864. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Moment of Fluid method for simulating complex turbulent multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César C Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104364. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary phenomena in assemblies of parallel cylindrical fibers: From statics to dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.103304. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS and LES of primary atomization of turbulent liquid jet injection into a gaseous crossow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tretola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Navarro-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.3233-3241. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of immersed boundary method and interpolated bounce-back scheme for no-slip boundary treatment in the lattice Boltzmann method: Part II, turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Ping Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.104251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus J. Derksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle resolved direct numerical simulation of a liquid-solid fluidized bed: Comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier C Masbernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.228-240. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dissipation properties and collision dynamics in a sustained homogeneous turbulent suspension composed of finite size particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.369-379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of finite-size particle collisions in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim-Paul Breugem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gazanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of single and two-phase flow MHD code for application to liquid metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of Marangoni instability: effect of interface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of metal pad roll instability for liquid metal battery applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Molten Salt and Liquid Metal Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of metal pad roll instability for liquid metal batteries application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial instability in a liquid metal battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Labex EMC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of drops in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of pad roll instability in a three fluid-layers system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe (Virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the coupling between 2 interfaces in a model of liquid metal battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium in honour of Prof. Innocent Mutabazi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an interfacial instability in a 3-layer fluid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR TRANSINTER (Groupement de Recherche Transfert et Interfaces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet breakup analysis: Droplet oscillations in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous theory for three-layer Rayleigh-Taylor instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet deformation decomposition in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa Antúnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-range parameter study for the turbulence-interface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Aniszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical (and numerical) study of pad roll instability in a three fluid-layers system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet breakup analysis under turbulent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-capillarity in turbulent emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous theory for 3 layers Rayleigh Taylor instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR TRANSINTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamics of liquid jet injected into gaseous crossflow using proper orthogonal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, FL, United States. pp.2020-0357, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From droplets to particles: Transformation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS - Europe 2019, 29th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Analysis of primary atomization of turbulent liquid jet in crossflow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Analysis of 3D DNS of planar pre-filming airblast atomization simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud Eggels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Level set moment of fluid method for simulating multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe, 29th Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of immiscible two-phase flows based on a kinetic diffuse interface approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoli Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th US National Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid treatment of small droplets in atomized jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Derksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid treatment of atomized droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and analysis of the imbibition of a set of parallel fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of interface reconstruction method in under-resolved regions of the flow for liquid jet primary breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface reconstruction method for multiphase flows in under-resolved regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 10th International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian Simulation of Polydisperse Two-Phase Flame Propagation in a Turbulent Flow for a Large Range of Stokes Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macole Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupays Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrid Liquid Flux and interface modelling for LES of Atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-Flow Spray Pulsated Flames: From Experimental Measurements to Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of collision dynamics for finite size particles in turbulent suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on multiphase flows (ICMF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of a Pulsated Evaporating Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Shum-Kivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on multiphase flows (ICMF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between turbulence and finite size particles: effect of lubrication in particle collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulence and Interactions TI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of fully resolved finite-size particles in a turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Resolved Direct Numerical Simulation of a Liquid Fluidized Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masbernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiphase Flow: ICMF’8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by Direct Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masbernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Turbulence and Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Saline-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets de lubrification lors de la simulation de la collision de deux particules dans un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brandle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gazanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des écoulements de suspension à l'aide d'une méthode de pénalisation des équations de Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Domain Methods and Penalty Techniques for the Simulation of Turbulent Particulate Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Study of Tube Array Vibrations Under Cross Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2009-77774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability analysis of droplet oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interfacial instabilities in a three-layer fluid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Congress of Theoretical &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Instabilities in LIquid Metal BAtteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Mutabazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Labex EMC3 et Graduate school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Break or Relax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington, United States. American Physical Society, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/APS.DFD.2023.GFM.P0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description multi-échelle d’une instabilitée interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fad Aboudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Liquid/Gas Interface Reconstruction Method using Moment Data -Application to Primary Atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by direct numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masbernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of Particle Turbulence Interaction in Forced Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-29, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical harmonics decomposition based on Cartesian level-set field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CNRS, Normandy Univ., UNIROUEN, INSA Rouen, CORIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8741,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDAD80BC"/>
+    <w:nsid w:val="1B33938D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8972,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-cesar-brandle-de-motta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4538-5456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ayala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77774" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-cesar-brandle-de-motta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4538-5456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=15lehZAAAAAJ&amp;hl=es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134670" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1173521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ayala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Ping Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104251" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;ran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa Ant&#250;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robbes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Shum-Kivan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/APS.DFD.2023.GFM.P0039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185987v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad Aboudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>