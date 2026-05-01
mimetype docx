--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge E. Mendoza </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing fast charger location for hybrid electric bus transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.105175. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2025.105175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying the Vehicle Routing Problem with Stochastic Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Dudorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2024.0838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint maintenance operation selection and technician routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno BC Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.106667. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.460-482. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2021.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386167v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefit of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frvcpy: An Open-Source Solver for the Fixed Route Vehicle Charging Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.1277-1283. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2020.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ridehailing with Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Public Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.637-659. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved formulations and algorithmic components for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.256-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0513-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with shared charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çağri Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.1211-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach for a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.117-136. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modeling Stochastic Travel and Service Times in Vehicle Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gómez Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariño Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in the electricity industry: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (3), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic for the vehicle routing problem with stochastic demand and duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.539. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-015-9281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispace sampling heuristic for the green vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.1503-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Heuristics for the Multicompartment Vehicle Routing Problem with Stochastic Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.346-363. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1100.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving real-world vehicle routing problems in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.321-324. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary-based decision support system for vehicle routing: the case of a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (3), pp.730-742. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS / Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAD, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision dynamique dans la sélection des maintenances des tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes couplant la sélection de maintenances et les tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Selection and Technician Routing on a Geographically Dispersed Set of Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.34/709, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_709-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefits of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing a hybrid fleet of conventional and electric vehicles: the case of a French utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric vehicle routing with uncertain charging station availability: heuristic policies and lower bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Electric Vehicle Routing with Mid-route Recharging and Uncertain Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a short-term maintenance scheduling problem faced by the onshore wind industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on VRP-REP: the vehicle routing problem repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Uncertain Charging Station Availability & Dynamic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transportation and Logistics Society Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel matheuristic for the technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of charging assumptions in electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing With Mid-route Recharging And Uncertain Charging Station Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullman Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route evaluators for the vehicle routing problem with stochastic and correlated travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-type distributions and their applications to the vehicle routing problem with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route-first cluster-second heuristic for the Green Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Vehicle Routing Problems (RVRP) with Correlated Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unied framework for vehicle routing problems with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling multi-commodity ows in a two-level transportation network with handling capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic to solve the vehicle routing problem with stochastic demand and probabilistic duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vehicle routing problem with stochastic demands and duration constraints: formulations and a hybrid metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.1 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space biased-sampling approach for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/INFORMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based MOEA for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JCW: An object-oriented framework for the rapid development of vehicle routing heuristics based on savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/MEeting 2008 On Metaheuristics for Logistics and Vehicle Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.actes sur site web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-based framework for the vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO 2008 (XIV Congreso Latino Ibero Americano de Investigacion de Operaciones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Catagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances en problemas de ruteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro A. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Latinoamericano, Institute of Industrial Engineers (IIE), Región Centro y Suramérica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paipa, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing in a public utility: a Decision Support System with hybrid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spread sheet-based scheduling system for a small printing company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Mejía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Production Research (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a Decision Support System in a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Industrial Engineering, Annual Conference and Expo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Maintenance in Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cork, Ireland. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PrePack Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gautier Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8451 (1), 2014, Lecture Notes in Computers Science, 978-3-319-07045-2. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in wind farms. GDR-RO - Journée conjointe des groupes de recherche P2LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP with heuristic concentration for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multicompartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing and scheduling problem with conventional and electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRRELT-2017-30, 2017, Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for the Electric Vehicle Routing Problem with Capacitated Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charging and nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LARIS. 2015, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge E. Mendoza </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChargeTrek: A gamified visual learning framework for EV charging in V2G systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 414, pp.127853. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing fast charger location for hybrid electric bus transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.105175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2025.105175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying the Vehicle Routing Problem with Stochastic Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Dudorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2024.0838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint maintenance operation selection and technician routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno BC Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.106667. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefit of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.460-482. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2021.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386167v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frvcpy: An Open-Source Solver for the Fixed Route Vehicle Charging Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.1277-1283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2020.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ridehailing with Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Public Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.637-659. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved formulations and algorithmic components for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.256-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0513-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with shared charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çağri Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.1211-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach for a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.117-136. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modeling Stochastic Travel and Service Times in Vehicle Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gómez Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariño Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in the electricity industry: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (3), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic for the vehicle routing problem with stochastic demand and duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.539. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-015-9281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispace sampling heuristic for the green vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.1503-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Heuristics for the Multicompartment Vehicle Routing Problem with Stochastic Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.346-363. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1100.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving real-world vehicle routing problems in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.321-324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary-based decision support system for vehicle routing: the case of a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (3), pp.730-742. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning robust routes and charging schedules under energy consumption uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS / Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAD, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision dynamique dans la sélection des maintenances des tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes couplant la sélection de maintenances et les tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Selection and Technician Routing on a Geographically Dispersed Set of Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.34/709, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_709-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefits of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Electric Vehicle Routing with Mid-route Recharging and Uncertain Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric vehicle routing with uncertain charging station availability: heuristic policies and lower bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing a hybrid fleet of conventional and electric vehicles: the case of a French utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Uncertain Charging Station Availability & Dynamic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transportation and Logistics Society Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a short-term maintenance scheduling problem faced by the onshore wind industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on VRP-REP: the vehicle routing problem repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel matheuristic for the technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of charging assumptions in electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing With Mid-route Recharging And Uncertain Charging Station Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullman Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route evaluators for the vehicle routing problem with stochastic and correlated travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-type distributions and their applications to the vehicle routing problem with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route-first cluster-second heuristic for the Green Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Vehicle Routing Problems (RVRP) with Correlated Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unied framework for vehicle routing problems with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic to solve the vehicle routing problem with stochastic demand and probabilistic duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling multi-commodity ows in a two-level transportation network with handling capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vehicle routing problem with stochastic demands and duration constraints: formulations and a hybrid metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.1 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space biased-sampling approach for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/INFORMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based MOEA for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/MEeting 2008 On Metaheuristics for Logistics and Vehicle Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.actes sur site web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JCW: An object-oriented framework for the rapid development of vehicle routing heuristics based on savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-based framework for the vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO 2008 (XIV Congreso Latino Ibero Americano de Investigacion de Operaciones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Catagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances en problemas de ruteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro A. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Latinoamericano, Institute of Industrial Engineers (IIE), Región Centro y Suramérica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paipa, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing in a public utility: a Decision Support System with hybrid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a Decision Support System in a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Industrial Engineering, Annual Conference and Expo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spread sheet-based scheduling system for a small printing company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Mejía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Production Research (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Maintenance in Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cork, Ireland. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PrePack Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gautier Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8451 (1), 2014, Lecture Notes in Computers Science, 978-3-319-07045-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in wind farms. GDR-RO - Journée conjointe des groupes de recherche P2LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP with heuristic concentration for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multicompartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing and scheduling problem with conventional and electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRRELT-2017-30, 2017, Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for the Electric Vehicle Routing Problem with Capacitated Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charging and nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LARIS. 2015, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kullman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Dudorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Goodson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2024.0838" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno BC Castanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Goodson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463422v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928730v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Ko&#231;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Montoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Villegas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2017.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#241;o Ricardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9281-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1100.0353" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0146-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F47CK5F8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2008.11.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX12JMQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03224463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_709-cd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villegas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pillac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kullman Nicholas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sarmiento" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mari&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Medaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L. Medaglia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro A. Amaya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mej&#237;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Hoskins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gautier Melan&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Christophe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Villegas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velasco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331293v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245232v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kullman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Dudorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Goodson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2024.0838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno BC Castanier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Goodson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463422v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928730v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Ko&#231;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2017.02.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#241;o Ricardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9281-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1100.0353" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0146-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F47CK5F8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2008.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX12JMQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03224463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_709-cd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villegas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pillac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kullman Nicholas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sarmiento" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845972v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mari&#241;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Medaglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L. Medaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro A. Amaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mej&#237;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Hoskins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gautier Melan&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Christophe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Villegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velasco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331293v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245232v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>