--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge E. Mendoza </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChargeTrek: A gamified visual learning framework for EV charging in V2G systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 414, pp.127853. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing fast charger location for hybrid electric bus transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.105175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2025.105175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying the Vehicle Routing Problem with Stochastic Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Dudorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2024.0838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint maintenance operation selection and technician routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno BC Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.106667. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefit of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.460-482. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2021.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386167v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frvcpy: An Open-Source Solver for the Fixed Route Vehicle Charging Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.1277-1283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2020.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ridehailing with Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Public Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.637-659. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved formulations and algorithmic components for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.256-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0513-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with shared charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çağri Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.1211-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach for a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.117-136. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modeling Stochastic Travel and Service Times in Vehicle Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gómez Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariño Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in the electricity industry: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (3), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic for the vehicle routing problem with stochastic demand and duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.539. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-015-9281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispace sampling heuristic for the green vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.1503-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Heuristics for the Multicompartment Vehicle Routing Problem with Stochastic Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.346-363. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1100.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving real-world vehicle routing problems in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.321-324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary-based decision support system for vehicle routing: the case of a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (3), pp.730-742. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning robust routes and charging schedules under energy consumption uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS / Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAD, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision dynamique dans la sélection des maintenances des tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes couplant la sélection de maintenances et les tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Selection and Technician Routing on a Geographically Dispersed Set of Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.34/709, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_709-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefits of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Electric Vehicle Routing with Mid-route Recharging and Uncertain Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric vehicle routing with uncertain charging station availability: heuristic policies and lower bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing a hybrid fleet of conventional and electric vehicles: the case of a French utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Uncertain Charging Station Availability & Dynamic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transportation and Logistics Society Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a short-term maintenance scheduling problem faced by the onshore wind industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on VRP-REP: the vehicle routing problem repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel matheuristic for the technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of charging assumptions in electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing With Mid-route Recharging And Uncertain Charging Station Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullman Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route evaluators for the vehicle routing problem with stochastic and correlated travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-type distributions and their applications to the vehicle routing problem with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route-first cluster-second heuristic for the Green Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Vehicle Routing Problems (RVRP) with Correlated Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unied framework for vehicle routing problems with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic to solve the vehicle routing problem with stochastic demand and probabilistic duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling multi-commodity ows in a two-level transportation network with handling capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vehicle routing problem with stochastic demands and duration constraints: formulations and a hybrid metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.1 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space biased-sampling approach for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/INFORMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based MOEA for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/MEeting 2008 On Metaheuristics for Logistics and Vehicle Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.actes sur site web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JCW: An object-oriented framework for the rapid development of vehicle routing heuristics based on savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-based framework for the vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO 2008 (XIV Congreso Latino Ibero Americano de Investigacion de Operaciones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Catagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances en problemas de ruteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro A. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Latinoamericano, Institute of Industrial Engineers (IIE), Región Centro y Suramérica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paipa, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing in a public utility: a Decision Support System with hybrid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a Decision Support System in a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Industrial Engineering, Annual Conference and Expo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spread sheet-based scheduling system for a small printing company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Mejía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Production Research (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Maintenance in Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cork, Ireland. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PrePack Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gautier Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8451 (1), 2014, Lecture Notes in Computers Science, 978-3-319-07045-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in wind farms. GDR-RO - Journée conjointe des groupes de recherche P2LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP with heuristic concentration for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multicompartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing and scheduling problem with conventional and electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRRELT-2017-30, 2017, Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for the Electric Vehicle Routing Problem with Capacitated Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charging and nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LARIS. 2015, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge E. Mendoza </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChargeTrek: A gamified visual learning framework for EV charging in V2G systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Ramzi Houalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi-Mohammed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 414, pp.127853. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing fast charger location for hybrid electric bus transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.105175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2025.105175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying the Vehicle Routing Problem with Stochastic Requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Dudorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2024.0838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint maintenance operation selection and technician routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno BC Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 167, pp.106667. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2024.106667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.460-482. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2021.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386167v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefit of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Check Approaches for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frvcpy: An Open-Source Solver for the Fixed Route Vehicle Charging Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.1277-1283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2020.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ridehailing with Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Public Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin C. Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (3), pp.637-659. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved formulations and algorithmic components for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.256-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0513-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with shared charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çağri Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.1211-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach for a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.117-136. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.87-110. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modeling Stochastic Travel and Service Times in Vehicle Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gómez Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariño Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.627 - 641. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in the electricity industry: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (3), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic for the vehicle routing problem with stochastic demand and duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.539. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-015-9281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multispace sampling heuristic for the green vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.1503-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive Heuristics for the Multicompartment Vehicle Routing Problem with Stochastic Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.346-363. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1100.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving real-world vehicle routing problems in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.321-324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-010-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary-based decision support system for vehicle routing: the case of a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (3), pp.730-742. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning robust routes and charging schedules under energy consumption uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Solving the Dynamic On-Demand Bus Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for solving the On-Demand Bus Routing Problem with Bus Stops Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning implicit multiple time windows in the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS / Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, May 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour un problème d'ordonnancement d'opérations de recharge de bus électriques sur plusieurs jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desaulniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 (24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picker routing problem in Mixed-shelves warehouses with multiple cross aisles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to learn drivers' implicit knowledge in the Traveling Salesman Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAD, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision dynamique dans la sélection des maintenances des tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes couplant la sélection de maintenances et les tournées de techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Selection and Technician Routing on a Geographically Dispersed Set of Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.34/709, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_709-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated orderline batching, batch scheduling, and picker routing problem with multiple pickers: the benefits of splitting customer orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charger Location in Electric Bus Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennal TSL Conference (Cancel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for order picking problems in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousseau Louis-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-And-Check Solution Method for a Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de la Société française de recherche opérationnelle et aide à la décision - ROADEF'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electric vehicle routing with uncertain charging station availability: heuristic policies and lower bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing a hybrid fleet of conventional and electric vehicles: the case of a French utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order picking in e-commerce warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Electric Vehicle Routing with Mid-route Recharging and Uncertain Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas D Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a short-term maintenance scheduling problem faced by the onshore wind industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on VRP-REP: the vehicle routing problem repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing with Uncertain Charging Station Availability & Dynamic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Transportation and Logistics Society Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel matheuristic for the technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of charging assumptions in electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing problem with conventional and electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Routing With Mid-route Recharging And Uncertain Charging Station Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullman Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Goodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route evaluators for the vehicle routing problem with stochastic and correlated travel times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-type distributions and their applications to the vehicle routing problem with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route-first cluster-second heuristic for the Green Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Vehicle Routing Problems (RVRP) with Correlated Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Felipe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raha Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unied framework for vehicle routing problems with stochastic travel and service times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Akhavan-Tabatabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid metaheuristic to solve the vehicle routing problem with stochastic demand and probabilistic duration constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling multi-commodity ows in a two-level transportation network with handling capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vehicle routing problem with stochastic demands and duration constraints: formulations and a hybrid metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore, Singapore. pp.1 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de multiﬂots dynamiques avec contraintes de synchronisation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space biased-sampling approach for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/INFORMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based MOEA for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction heuristics for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic algorithm for the multi-compartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/MEeting 2008 On Metaheuristics for Logistics and Vehicle Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. pp.actes sur site web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JCW: An object-oriented framework for the rapid development of vehicle routing heuristics based on savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cartagena, Colombia. pp.actes sur CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A split-based framework for the vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAIO 2008 (XIV Congreso Latino Ibero Americano de Investigacion de Operaciones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Catagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances en problemas de ruteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro A. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Latinoamericano, Institute of Industrial Engineers (IIE), Región Centro y Suramérica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paipa, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing in a public utility: a Decision Support System with hybrid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Metaheuristics International Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a Decision Support System in a public utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Industrial Engineering, Annual Conference and Expo 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spread sheet-based scheduling system for a small printing company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Mejía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Production Research (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Maintenance in Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cork, Ireland. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PrePack Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Gautier Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8451 (1), 2014, Lecture Notes in Computers Science, 978-3-319-07045-2. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle routing problems with non-linear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the electric vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance scheduling in wind farms. GDR-RO - Journée conjointe des groupes de recherche P2LS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRASP with heuristic concentration for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constructive heuristics for the multicompartment vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Check Approach for the Tourist Trip Design Problem with Rich Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technician routing and scheduling problem with conventional and electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331293v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-space sampling heuristic for the vehicle routing problem with stochastic demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the electric vehicle routing problem with nonlinear charging functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRRELT-2017-30, 2017, Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for the Electric Vehicle Routing Problem with Capacitated Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Jabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electric vehicle routing problem with partial charging and nonlinear charging function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LARIS. 2015, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kullman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Dudorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Goodson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2024.0838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno BC Castanier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Goodson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463422v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928730v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Ko&#231;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2017.02.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#241;o Ricardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9281-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1100.0353" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0146-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F47CK5F8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2008.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX12JMQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03224463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_709-cd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villegas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pillac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kullman Nicholas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sarmiento" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845972v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mari&#241;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Medaglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L. Medaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro A. Amaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mej&#237;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Hoskins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gautier Melan&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Christophe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Villegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velasco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331293v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245232v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ramzi Houalef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vend&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kullman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Dudorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cousineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Goodson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2024.0838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno BC Castanier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106667" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haouassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Goodson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463422v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928730v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Ko&#231;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Montoya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2017.02.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#241;o Ricardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Louis-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9281-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1100.0353" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-010-0146-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F47CK5F8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2008.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX12JMQ0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03224463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_709-cd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villegas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pillac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497793v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kullman Nicholas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sarmiento" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Felipe Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845972v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mari&#241;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhavan-Tabatabaei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Medaglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L. Medaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro A. Amaya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Mej&#237;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Hoskins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gautier Melan&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Christophe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855318v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Villegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velasco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331293v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245232v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>