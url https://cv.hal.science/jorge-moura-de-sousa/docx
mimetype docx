--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -218,272 +218,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells and mobile genetic elements</w:t>
+                <w:t xml:space="preserve">Competition between phage-resistance mechanisms determines the outcome of bacterial co-existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+                <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha</w:t>
+                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824239v1</w:t>
+                <w:t xml:space="preserve">pasteur-03795539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between phage-resistance mechanisms determines the outcome of bacterial co-existence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells and mobile genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaya Rendueles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
+                <w:t xml:space="preserve">Eduardo Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03795539v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome diversification via genetic exchanges between temperate and virulent bacteriophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.69-82.e5. </w:t>
@@ -1169,51 +1169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between lysogenic and sensitive bacteria is determined by the fitness costs of the different emerging phage-resistance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Rendueles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Am Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Penadés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P.C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (6), pp.2759-2777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,77 +1598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteria are phage playgrounds: interactions between viruses, cells, and mobile genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Pc Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1728,64 +1728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and Consequences of Bacteriophage Diversification via Genetic Exchanges across Lifestyles and Bacterial Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1832,77 +1832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria have numerous distinctive groups of phage-plasmids with conserved phage and variable plasmid gene repertoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,51 +1949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic background and habitat drive the genetic diversification of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,300 +2193,300 @@
                 <w:t xml:space="preserve">Bacteriophages benefit from generalized transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsaadiid Ahlam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Ahlam Alsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Fosterid</w:t>
+                <w:t xml:space="preserve">Kevin R Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.e1007888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329705v1</w:t>
+                <w:t xml:space="preserve">pasteur-04076056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages benefit from generalized transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlam Alsaadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Alsaadiid Ahlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Foster</w:t>
+                <w:t xml:space="preserve">Kevin R Fosterid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (7), pp.e1007888. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04076056v1</w:t>
+                <w:t xml:space="preserve">hal-02329705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the enemy: the diversification of microbial gene repertoires by phage-mediated horizontal gene transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Louren&#231;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gordo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Louren&#231;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gordo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>