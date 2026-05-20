--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -674,308 +674,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05115385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijackers, hitchhikers, or co-drivers? The mysteries of mobilizable genetic elements</w:t>
+                <w:t xml:space="preserve">Phage-inducible chromosomal minimalist islands (PICMIs), a novel family of small marine satellites of virulent phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
+                <w:t xml:space="preserve">Rubén Barcia-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002796⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44965-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04778737v2</w:t>
+                <w:t xml:space="preserve">hal-04413133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage-inducible chromosomal minimalist islands (PICMIs), a novel family of small marine satellites of virulent phages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hijackers, hitchhikers, or co-drivers? The mysteries of mobilizable genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
+                <w:t xml:space="preserve">Manuel Ares-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Piel</w:t>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Marbouty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.664. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e3002796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44965-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413133v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04778737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer among host-associated microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Alqurainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Miguel-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental structure drives resistance to phages and antibiotics during phage therapy and to invading lysogens during colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Fillol-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsaadiid Ahlam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moura de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Louren&#231;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gordo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loll-Krippleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Montoliu-Nerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Raffestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03795539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P.C. Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Pfeifer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Moura de Sousa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Barcia-Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moura de Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44965-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04778737v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ares-Arroyo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002796" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Louren&#231;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gordo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03952543v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Alqurainy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miguel-Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2022.12.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04057813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Am Moura de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pc Rocha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.83479" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838678v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fillol-Salom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penad&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03684761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haudiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2022.102230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866790v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Vangchhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Burn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39773-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04076056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Alsaadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Foster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsaadiid Ahlam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Fosterid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03111100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.04.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>