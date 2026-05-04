--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -81,7151 +81,7432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early detection of occupational cancers among retirees in France and Canada: A challenge for retirees’ health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arrandale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Rajaram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01053-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’anxiété du patient dans les consultations de suivi post-professionnel et post-exposition : étude observationnelle dans un centre régional de pathologies professionnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souffrance au travail dans les structures médico-sociales associatives : regards croisés entre cliniques du travail sur un pan de l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Durand-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 63 (n° 3), pp. 303-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JLes acteurs de la loi HPST confrontés à la recentralisation du secteur médicosocial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jourdain A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la loi HPST confrontés à la recentralisation du secteur médicosocial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.345-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.173.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des risques professionnels le point de vue du sociologue : entre contraintes et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suppléments Semaine sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1665, pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp. 3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation d’un outil de la qualité des soins à l’hôpital par les soignants : le dossier du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation d'un outil de la qualité des soins à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp. 127-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codifier l'activité de qualification dans l'assurance maladie. Le cas des plateformes des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de la médecine du travail entre reconnaissance et indifférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (3), pp.438-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets incertains de l'amélioration de la qualité des soins. Contexte organisationnel et appropriation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.321-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management, participation et santé des salariés : des médecins et des salariés parlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 304, pp.76-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d'amélioration de la qualité dans le secteur de la santé : quelles incidences sur le travail des personnels soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.107-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, p. 20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes téléphoniques des services de l'assurance maladie : une nouvelle forme de rationalisation du travail administratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, p. 10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes téléphoniques de l'assurance maladie : une nouvelle forme de rationalisation du travail administratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques soignantes à l'épreuve de l'accréditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 58, p. 20-23</w:t>
+              <w:t xml:space="preserve">, 2006, 15 (58), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire, flexibilité et risque professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...163 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 80 (2), pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.080.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer un écosystème d’acteurs pour renforcer le suivi post-professionnel des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque international francophone de la RISP « Comment accroître l’impact de la recherche interventionnelle dans le champ du cancer avec et pour les patients, les populations et les systèmes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer (Inca), Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite de fin de carrière, un pas vers une meilleure prise en compte de la santé au travail des retraités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 25, Association française de sociologie, Jul 2025, Toulouse (Université Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée du travail et de l'environnement : le cas des ouvriers de l'Île Longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude RIBINES, cheminements pour une histoire environnementale des pays de l'Ouest. XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte - MSHB, Sep 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention secondaire des cancers professionnels chez des ouvriers retraités, entre expertise profane et représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention secondaire des cancers professionnels chez des ouvriers retraités, entre expertise profane et représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunes et infortunes du suivi sanitaire des retraités ayant été exposés à des risques de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultations de suivi post-professionnel : des patients en apnée, des médecins inspirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société de médecine et de santé au travail de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMSTO, Oct 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'étude &amp;quot; Quelle prévention secondaire pour les retraités à risque de cancer professionnel ? Débats autour du suivi post-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ? Débats autour du suivi post-professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labers (UR 3149), Dec 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de traverse du suivi post-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS GESTES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunes and misfortunes of health monitoring of retirees who have been exposed to cancer risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi les irradiés de l’Ile Longue se disent-ils victimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies locales complémentaires et citoyennes à l'épreuve de la numérisation : l'enquête des projets bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GIS Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche interventionnelle sur le suivi postprofessionnel des cancers en Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire sur la recherche interventionnelle en santé des populations (RISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du cancer (Inca), Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réguler l’« inclassable » ? Le recours aux instruments face à l’incertitude du jugement : le cas des arrêts de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’(in)visibilité de l’origine professionnelle des pathologies : effets des dispositifs de prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de l’Ergonomie : Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'ergonomie de langue française, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement au travail des travailleurs des métiers du numérique : modalités, significations, mises à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Séminaire du GIS Marsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des démarches qualité et formes de régulation au travail. Etude comparative de 3 établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès de l’AIPTLF. « Diversités au travail : individu, groupe et organisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la formation s’écarte de la réalité. Les effets des contradictions du secteur de l’économie sociale et solidaire dans l’offre de formation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Co-operative studies in education curricula. New forms of learning and teaching10th Rulescoop Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la &amp;quot;sanitarisation&amp;quot; du médico-social dans les premières années de la loi HPST: une clé pour comprendre le changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jourdain A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque santé, Marseille, « La gouvernance auscultée une entrée conceptuelle pour penser la rénovation du système et des organisations de santé et de l’action sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">entre mise en visibilité et invisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Pesticides et santé des travailleurs agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ritme Inra, Jan 2015, Ivry-sur seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et ses marins. Approches interdisciplinaire sur la santé au travail des marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assurance maladie à l’épreuve du travail : du projet politique au projet gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rennes le kiosque citoyen, Ouest-France et le GIR/IAE de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier l’émergence du contenu de l’activité de travail pour pouvoir prévenir : le cas des conseillers de prévention des risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du RT18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Aix-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits et valeurs de l’économie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economía social : identidad, desafíos y estrategias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Internacional de Investigación e Información sobre la Economía Pública, Social y Cooperativa, 2014, Valencia, España. pp.336-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je les voyais travailler mais je ne voyais pas le travail . Faire de la prévention ou les errements entre le formel et l’informe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts et réinterprétations de l’autre 11 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Chili 1973-2013 à l’épreuve du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABERS, Cerhio/CNRS et MSHB, Sep 2013, Rennes et Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du travail au sein de l’assurance maladie. Un rétrécissement de l’activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence donnée dans le cadre de la journée de formation du personnel de la Caisse Primaire d’Assurance Maladie de Côtes d’Armor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, St Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Agences Régionales de Santé : entre nouvelles de régulation de l’action publique et redéfinition des marges d’autonomie des acteurs du champ médicosocial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale et économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de la taille dans le secteur de l’accueil collectif du jeune enfant : expression d’une évolution des normes organisationnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème colloque de l’ADDES, « La course à la taille dans l’économie sociale est-elle inéluctable ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à l’assurance maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leduc S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Travailler à l’assurance maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Ferrand, Feb 2012, Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international Economia social : identidad, desafios y estrategias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congreso internacional Valencia Espagne, 4-7 septembre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ARS et l'aménagement régional des territoires de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Santé et Territoires », organisée par l'Assemblée des Communautés de France (ADCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris Caisse des Dépôts, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les frontières de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Collectivités, territoires et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS-IEP et Université de Lille 2, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démarches qualité et la régulation interne des équipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La santé, quel travail ! Santé et maladie, entre définitions savantes et pratiques professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">construire et déconstruire les normes, laboratoire Ritme Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Pesticides et santé des travailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de travail et sens de travail dans les structures de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du réseau interuniversitaire de l’économie sociale et solidaire, « L’économie sociale et solidaire et le travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où va le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence auprès des élus de la ville de Quimper sur les conditions de travail et les politiques de management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation et transformation des outils de travail. Le cas du dossier patient dans le cadre des démarches qualité, RTF19, La disparition du dossier administratif met fin au travail de l’agent administratif ? Le cas de l’informatisation du dossier de déclaration des accidents du travail, RTF 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFS de Grenoble « Création et Innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble « Création et Innovation », France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la mise en place des Agences Régionales de Santé et la Réforme des collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Les politiques sociales et médico-sociales locales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise et l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’ADDES 29 sur la crise et le secteur de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à la gestion des coopératives et mutuelles Le cas d’un Master dans une université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regnard Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque international du réseau RULESCOOP, « Entrepreneuriat collectif et cohésion sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Grenade, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du symposium international &amp;quot;La démocratie dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie dans l'entreprise face à la crise économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes face au pouvoir dans l’entreprise : de singulières disparités de consommations sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hess A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriot P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Centre de Recherches Politiques de la Sorbonne (Paris 1) et du Centre de Recherches sur l'Action Politique en Europe (Rennes 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, CRAPE, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance des entreprises et santé des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'industrie autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les nouvelles technologies bouleversent la prise en charge des accidents du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Organisation, Gestion Productive et santé au travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, laboratoire GRIS, RTF 18 et 25 de l’AFS, Dec 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la gestion des coopératives et mutuelles. Le cas d'un Master dans une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Regnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5° Congrès international du réseau Rulescoop, "Entrepreneuriat collectif et cohésion sociale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Grenade, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los objetos de trabajo en la actividad hospitalaria : el caso de los utensilios de medida de la calidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacia una nueva civilización del trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et femmes face au pouvoir dans l'entreprise : de singulières disparités de consommations sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coûts de la masculinité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los objetos de trabajo en la actividad hospitalaria: el caso de los utensilios de medida de la calidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’ALAST (Association Latino Américaine de Sociologie du Travail), Hacia una nueva civilización del trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de politiques de qualité dans les cliniques mutualistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre de la conférence : Quel projet de société pour demain ? Coopératives, mutuelles et territoires : Enjeux, défis et alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lévis, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l'accréditation et des mesures d'amélioration sur la qualité des soins sur l'activité des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation et métiers à l'hôpital : un ordre formel et informel. Séance 5 : normes et pratique soignante infirmière.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Saint-Denis La Plaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codifier l'activité de l'Assurance Maladie : le processus de qualification à l'ère des progiciels et de nouveaux modes de management. Le cas des plateformes des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réformes de l'administration vues d'en bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité, action publique et marché, co-organisé avec H. Hudebine et C. Dondeyne. Invités : Jean-Marc Weller, Sophie Duibuisson-Queller, Patricia Loncle, Emmanuelle Fillion, Natacha Ordioni et Michel Desjardin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARS 2009-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et gouvernance : des représentations équivoques de l'économie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les nouvelles technologies s'appliquent au secteur public : conditions de travail dans les plateformes des services des Caisses primaires d'Assurance Maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de pouvoir dans l'entreprise et la santé des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making connections for health = Jeter des ponts sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque professionnel un enjeu de santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles organisations de travail : entre performance et souffrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angle mort de l'action publique dans le domaine de la santé au travail : l'activité de travail des professionnels de la réparation ou autres?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé au travail : quels nouveaux chantiers pour les sciences humaines et sociales ? Session 1 - L'action publique dans le secteur de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion aux Journées d'études en psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journées d'études en psychologie sociale, "Identité sexuelle et rôles sociaux de sexe", Université de Bretagne Occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des établissements de santé et architecture d'outils de gestion : Quelles interdépendances pour quelles dynamiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis des organisations de santé : défis des sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une socialisation dans les flux des appels : le cas des jeunes téléconseillers dans les plateformes des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunesses au travail : rapports intergénérationnels et dynamiques des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance territoriale de l'économie sociale en Région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire, développement, mobilité et relocalisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale, qualité de vie de travailleurs et économie sociale : un facteur de distinction peu connu des coopératives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du dialogue à la mise en route de réponses stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques managériales solidaires et gouvernances participatives : effets induits sur les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rencontre internationale du Réseau Interuniversitaire de l'Économie Sociale et Solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres d'appel : réflexion méthodologique pour une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Latinoamericano de Sociología del Trabajo, "Hacia una nueva civilización del trabajo"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation du travail et valeur du service. Une analyse de l'activité dans les centres d'appels du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIes Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management, participation et santé des salariés : des médecins et des salariés parlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Conférence Internationale Recherche Coopérative, "Le mouvement coopératif face aux nouvelles attentes de la société civile"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge des accidents du travail : le cas de la faute inexcusable de l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de travail et accréditation : incidences dans l'activité de travail des professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of surface soil moisture over natural grass: rain interception effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kauzar Saleh Contell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.1 CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et santé des salariés : les limites de l'action des médecins du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managements et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Management, participation et santé des salariés : des médecins et des salariés parlent</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la mise en œuvre de la politique d'amélioration de la qualité dans les établissements de santé : entre certitude et contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Guiol</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xes journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rouen, France. pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7235,98 +7516,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel -TNP post-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la société de médecine du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7336,916 +7617,916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 11 septembre chilien. Le coup d’Etat à l’épreuve du temps 1973-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obregon Iturra J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pur, (Coll. « Des Amériques »), pp.348, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial de la revue Les mondes du travail « Les travailleurs de la mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18, pp.11-21, 2016, Introduction et coordination</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à l'assurance maladie. Du projet politique au projet gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.194, 2015, Des Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à l’Assurance Maladie. Du projet politique au projet gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. pp.192, 2015, Des sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à l'assurance maladie. Du projet politique au projet gestionnaire. pp. 194, 2015, PUR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">journal Ouest-France, entretien « chercheur un métier de passions et de défis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial, introduction et coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travail et TIC. L’harmattan, 110, 2012, Revue Terminal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage et le suicide des jeunes Emission de France Inter 3D le journal. Production de Stéphane Paoli. Dimanche 4 décembre 2011. Laure Bleton et Jorge Muñoz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'EHESP, coll. Recherche Santé Social, 2010, 978-2-85952-968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des entreprises et santé des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 301 p., 2009, Res Publica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Guiol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 301 p., 2009, Res Publica</w:t>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP, 171 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'EHESP, 171 p., 2008</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des entreprises coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Radrigán Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 204 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8255,1274 +8536,1274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interstices de la pratique de la médecine du travail en matière d’inaptitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Variations sur et autour de l’inaptitude en santé-travail, (Sous la Dir. Del SOL M. et HEAS F.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-144, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in The co-operative firm. Keywords, (edited by Bernardi A. &amp; Monni S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rome, ed. Roma tre-press, pp.137-142, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ARS : une nouvelle institution pour une nouvelle forme de régulation de l’action publique dans le champ médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé. Regards croisés sur les frontières de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRALE, Paris, L’Harmattan, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 155-177, 2015, Collection : Grale, 978-2-343-05275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle forme organisationnelle pour une nouvelle forme de régulation de l’action publique dans le champ médicosocial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Collectivités, territoires et santé. Regards croisés sur les frontières de la santé, Alam U. et Gurruchaga M. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.155-176, 2015, GRALE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits et valeurs de l’économie sociale » coordination et introduction de la partie consacrée aux caractéristiques de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Economia social, identidad, desafios y estrategias, Farjardo G., Senet M.J. (coord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ciriec, pp.336-348, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, activité et éthique. Ce que nous apprend la sociologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps/médical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In L’éthique dans les structures médico-sociales. Identification, questionnement et résolution, Biagini-Girard S. et Bolés J.M. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double qualité de la gestion d’un service public dans l’assurance maladie : le cas des plateformes des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Débordements gestionnaires. Individualiser et normaliser le travail par les outils de gestion ?, Buisson-Fenet H., Mercier D. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.165-186, 2013, Logiques sociales - sociologie de la gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De singulières disparités de consommations sanitaires. Hommes et femmes face au pouvoir dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Boy’s don’t Cry. Les Coûts de la masculinité, Dulong D., Guionnet C., Neveu E ? (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-299, 2012, Le sens social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un malaise institutionnel face aux risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Les nouvelles organisations du travail : entre souffrance et performance, Chaudat P. et Muller R. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.163-179, 2011, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les nouvelles technologies s'appliquent dans le secteur public : les conditions de travail dans les plateformes des services des CPAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier et Florence Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé au travail à l'épreuve des nouveaux risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.175-186, 2010, Collection Sciences du risque et du danger, série Innovations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les nouvelles technologies s’appliquent dans le secteur public : les conditions de travail dans les plateformes des services des CPAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In La santé au travail à l'épreuve des nouveaux risques, Douguet F et Dedessus-Le-Moustier N. (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.175-186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la mise en place de l’accréditation des établissements de santé sur l’activité de travail des infirmières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lemoine; Alexandra Balikdjian; Noureddine Kridis; Pierre Salengro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, engagement et équipes de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'AIPTLF, pp.179-187, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement du poste de travail : une construction progressive des scénarios professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Douguet et Jorge Muñoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé au travail et travail de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.81-96, 2008, Recherche, santé, social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’accréditation en milieu hospitalier : une comparaison entre aides-soignantes et infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Lemoine; Alexandra Balikdjian; Noureddine Kridis; Pierre Salengro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, engagement et équipes de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'AIPTLF, pp.170-178, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils généraux et la planification en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Jourdain et Pierre-Henri Bréchat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle planification sanitaire et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'École des hautes études en santé publique, pp.189-210, 2008, ‎ 978-2859529611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9532,323 +9813,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation des monnaies locales en Bretagne : débats, controverses et retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Travail de prévention. Les relations professionnelles face aux risques cancérogènes, Octarès, Toulouse 2013, Sociologie du travail, n° 56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mias A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carricaburu D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féliu F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.533-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage de Évelyne Ribert &amp;quot;Liberté, égalité, carte d'identité. Les jeunes issus de l'immigration et l'appartenance nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9858,1371 +10139,1371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrêts de travail : enjeux d’interactions situées entre médecins et assurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie); Assurance maladie Finistère. 2019, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque RULESCOOP, Labers, UBO, Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] LABERS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement au travail des travailleurs des métiers du numérique : modalités, significations, mises à l'épreuve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UBO-Orange. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02894125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">animation séminaire à l’université de Lille 3 en master Recherche du Ceries Centre de recherche « Individus, Epreuves et Sociétés » EA 3589. Titre du séminaire : « Aux limites de la modernité. La prévention des risques professionnels comme activité de travail ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque de l’Aderest 17ème 24 et 25 novembre 2016 (Association pour le Développement des Etudes et de Recherches en Epidémiologie Santé et Travail), Comité d’organisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence dans le cadre du 17ème colloque de l’Aderest sur « L’appropriation des connaissances en santé au travail par les préventeurs : de la théorie à l’action sur le terrain ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Labers. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] référent de la revue d’Economie sociale du Pays Vasque Université (revista vasca de economia social), depuis 2013. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement managérial des processus d'appropriation des outils de gestion par les équipes de professionnels et en lien avec les démarches qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé des salariés et type de management dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une meilleure connaissance de la population du CMCAS Finistère/Morbihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Fontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance territoriale de l'économie sociale. Politiques d'appui à l'économie sociale en région et impact local pour un développement solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
+                <w:t xml:space="preserve">Alain Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Santé des salariés et type de management dans l'entreprise</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-enquête : Conditions de travail à l'hôpital : Les effets de l'accréditation et des mesures d'amélioration sur la qualité des soins sur l'activité des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et santé de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'accréditation et des mesures d'amélioration de la qualité des soins sur l'activité des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Guiol</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                <w:t xml:space="preserve">Florence Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Leboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...565 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11369,51 +11650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Crasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02180260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDNQX7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0345" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.080.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02175898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc S" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard Y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriot P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Iturra J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Radrig&#225;n Rubio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181143v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45790" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourmelon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mias A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carricaburu D" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152591v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02175867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167980v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Fontier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanhoutte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665721v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arrandale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Rajaram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01053-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Crasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.06.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDNQX7L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02180260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0345" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02111890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guiol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.080.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02175898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc S" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnard Y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guiol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriot P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663151v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauzar Saleh Contell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00661050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Iturra J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leduc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03611405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Julien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663231v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Radrig&#225;n Rubio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourmelon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mias A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carricaburu D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;liu F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02175867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fahmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665634v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Fontier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanhoutte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>