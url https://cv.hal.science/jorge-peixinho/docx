--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -600,455 +600,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
+                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Dmochowska</w:t>
+                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
+                <w:t xml:space="preserve">Christian Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
+                <w:t xml:space="preserve">Kheireddine Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.024201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781002v1</w:t>
+                <w:t xml:space="preserve">hal-04142997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pedersen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142997v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dmochowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Dhahak</w:t>
+                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
+                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.106538. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (29), pp.18269-18285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574839v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis and kinetic modeling for empty fruit bunch date palm pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,64 +1376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ink-Based Additive Manufacturing of a Polymer/Coal Composite: A Non-Traditional Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,274 +1772,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of graphene in lubricating oil, ethylene glycol and glycerol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Extensional Viscosity of Immiscible Polymer Multi-Nanolayer Films: Signature of the Interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-023-12498-2⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (16), pp.6222-6231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c00288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517417v1</w:t>
+                <w:t xml:space="preserve">hal-04182122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional Viscosity of Immiscible Polymer Multi-Nanolayer Films: Signature of the Interphase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Dmochowska</w:t>
+                <w:t xml:space="preserve">Viscosity of graphene in lubricating oil, ethylene glycol and glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (16), pp.6222-6231. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (21), pp.11455-11465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c00288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12498-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182122v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosin natural terpenes as processing aid for polyhydroxyalkanoate: Thermal, mechanical, and viscoelastic properties</w:t>
               </w:r>
@@ -7960,51 +7960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E120485"/>
+    <w:nsid w:val="ACD181A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>