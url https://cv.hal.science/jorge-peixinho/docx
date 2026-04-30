--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -600,840 +600,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
+                <w:t xml:space="preserve">Effect of processing conditions on morphology and mechanical damage in glass-reinforced polypropylene composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
+                <w:t xml:space="preserve">Samia Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pedersen</w:t>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Kadri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Khaled Benfriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (9), pp.8251-8263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.28338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142997v1</w:t>
+                <w:t xml:space="preserve">hal-04778352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
+                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.024201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574839v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (29), pp.18269-18285. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781002v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric analysis and kinetic modeling for empty fruit bunch date palm pyrolysis</w:t>
+                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Bari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (29), pp.18269-18285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782168v1</w:t>
+                <w:t xml:space="preserve">hal-04781002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic fast pyrolysis of lignocellulosic biomass: Recent advances and comprehensive overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermogravimetric analysis and kinetic modeling for empty fruit bunch date palm pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Bari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106390⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780009v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing conditions on morphology and mechanical damage in glass-reinforced polypropylene composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Nouira</w:t>
+                <w:t xml:space="preserve">Catalytic fast pyrolysis of lignocellulosic biomass: Recent advances and comprehensive overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Bogdan Dorneanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benfriha</w:t>
+                <w:t xml:space="preserve">Harvey Arellano-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hassine</w:t>
+                <w:t xml:space="preserve">Thokozani Majozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (9), pp.8251-8263. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.106390 (1-24). </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.28338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778352v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ink-Based Additive Manufacturing of a Polymer/Coal Composite: A Non-Traditional Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2019,274 +2019,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosin natural terpenes as processing aid for polyhydroxyalkanoate: Thermal, mechanical, and viscoelastic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Charon</w:t>
+                <w:t xml:space="preserve">Dewetting Dynamics of Sheared Thin Polymer Films: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.53052⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.422-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816621v1</w:t>
+                <w:t xml:space="preserve">hal-03609782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting Dynamics of Sheared Thin Polymer Films: An Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Dmochowska</w:t>
+                <w:t xml:space="preserve">Rosin natural terpenes as processing aid for polyhydroxyalkanoate: Thermal, mechanical, and viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.422-427. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.53052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609782v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Simulations of Free-Surface Flow behind a Finite Height Rigid Vertical Cylinder</w:t>
               </w:r>
@@ -3085,508 +3085,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Clathrate Hydrates from Water Drops in Cyclopentane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcritical transition to turbulence in a sudden circular pipe expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Ishizaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Tasaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 849, pp.340-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143426v1</w:t>
+                <w:t xml:space="preserve">hal-02143286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Wall Pressure in Developing Turbulent Pipe Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Öngüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Sayed Zanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Egbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (8), pp.081203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4039294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917988v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Pressure in Developing Turbulent Pipe Flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Clathrate Hydrates from Water Drops in Cyclopentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Egbers</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4039294⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2693-2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917992v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical transition to turbulence in a sudden circular pipe expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
+                <w:t xml:space="preserve">A new mechanism for periodic bursting of the recirculation region in the flow through a sudden expansion in a circular pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuji Tasaka</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 849, pp.340-354. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.031701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5022872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143286v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque in Taylor–Couette flow of viscoelastic polymer solutions</w:t>
               </w:r>
@@ -5650,420 +5650,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheo-inertial transition to turbulence in pipe flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764667v1</w:t>
+                <w:t xml:space="preserve">hal-04949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Rheo-inertial transition to turbulence in pipe flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971419v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
+                <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Peixinho</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering, Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Noise Control Engineering, Aug 2024, Nantes, France. pp.9143-9150, </w:t>
+              <w:t xml:space="preserve">INTERNOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9121-9126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949887v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulence in pipe flow for complex fluids</w:t>
               </w:r>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoji Ishizaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Tasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACD181A7"/>
+    <w:nsid w:val="5DD806E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>