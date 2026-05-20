--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -734,706 +734,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
+                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
+                <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pedersen</w:t>
+                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Kadri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (29), pp.18269-18285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142997v1</w:t>
+                <w:t xml:space="preserve">hal-04781002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability and rupture of sheared viscous liquid nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
+                <w:t xml:space="preserve">Vira Dhaliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.024201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574839v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing carbon–carbon composites with multilayered architecture for enhanced multifunctional properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic, Products and Shrinkage for the Pyrolysis of Flax Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varunkumar Thippanna</w:t>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Motta de Castro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (29), pp.18269-18285. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta02267j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781002v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric analysis and kinetic modeling for empty fruit bunch date palm pyrolysis</w:t>
+                <w:t xml:space="preserve">Catalytic fast pyrolysis of lignocellulosic biomass: Recent advances and comprehensive overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassan El Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Dorneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Arellano-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thokozani Majozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.106390 (1-24). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782168v1</w:t>
+                <w:t xml:space="preserve">hal-04780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic fast pyrolysis of lignocellulosic biomass: Recent advances and comprehensive overview</w:t>
+                <w:t xml:space="preserve">Thermogravimetric analysis and kinetic modeling for empty fruit bunch date palm pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Casimir Kalibe Fanezoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hassan El Bari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, pp.106390 (1-24). </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2024.101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780009v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ink-Based Additive Manufacturing of a Polymer/Coal Composite: A Non-Traditional Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barath Sundaravadivelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharneedar Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dmochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,295 +1504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t>
+                <w:t xml:space="preserve">Asymmetry and intermittency in the rheo-inertial transition to turbulence in pipe flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+                <w:t xml:space="preserve">Antoine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Gattin</w:t>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0211807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447269v1</w:t>
+                <w:t xml:space="preserve">hal-04760368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry and intermittency in the rheo-inertial transition to turbulence in pipe flow</w:t>
+                <w:t xml:space="preserve">Identification of viscoelastic material properties by ultrasonic angular measurements in double through-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Charles</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (1), pp.463-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0211807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0026518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760368v1</w:t>
+                <w:t xml:space="preserve">hal-04447269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional Viscosity of Immiscible Polymer Multi-Nanolayer Films: Signature of the Interphase</w:t>
               </w:r>
@@ -5531,103 +5531,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’une approche expérimentale large-bande inédite pour la caractérisation de matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
@@ -5656,77 +5656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ultrasound characteristics in viscoelastic architectured materials by angular measurements in double through-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,103 +5790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheo-inertial transition to turbulence in pipe flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
@@ -5915,90 +5915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of viscoelastic properties in ribbon-shaped homogeneous waveguides by wavenumber analysis and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulence in pipe flow for complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra-large bande de matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t>
@@ -7960,51 +7960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DD806E6"/>
+    <w:nsid w:val="FBC8BBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8191,51 +8191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-peixinho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0850-3406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081876696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peixinho_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5296-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Borges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Franklin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39896-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dmochowska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01477-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharneedar Ravichandran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barath Sundaravadivelan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunkumar Thippanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Motta de Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta02267j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Dhaliwal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Kadri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.024201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhahak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Bari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kalibe Fanezoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dorneanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Arellano-Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thokozani Majozi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2024.101916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Patil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Vaishnavi Thummalapalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.4c00126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gattin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026518" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12498-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Charon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Pingulkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430865v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddin Kadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.011301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292362v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanush Vittal Shenoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-02-2019-0111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ishizaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Tasaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Selvam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir &#214;ng&#252;ner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Zanoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Egbers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022872" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomeek Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Macminn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley P. Willis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Arias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peixinho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutabazi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.213" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Besnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4833436" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirbod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12019-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXTPJNMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad U Karanjkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ki Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101141j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuriguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mullin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Willis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R R Kerswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desaubry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.094501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.061302" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-006-9242-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Th&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peixinho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4199" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4192" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03486102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Ishizaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahouadji Lyes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4159-4_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47GQ1416-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>