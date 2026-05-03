--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge Sierra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jorge-sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6973-7148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161113974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected yield and economic improvements of a yam seed system in West Africa using agro-physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord blood transplantation for AML: Comparable LFS in patients with de novo versus secondary AML in CR1, an ALWP/EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques‐emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.19130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and modeled response of water yam (Dioscorea alata L.) to nitrogen supply: Consequences for nitrogen fertilizer management in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints for applying the “4 per 1000 Initiative” in the Caribbean: the case of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced tillage and organic amendments can offset the negative impact of climate change on soil carbon: A regional modelling study in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.113-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon inputs and outputs along a tropical altitudinal gradient of volcanic soils under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 320, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework coupling farm typology and biophysical modelling to assess the impact of vegetable crop-based systems on soil carbon stocks. Application in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.1387-1396. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of the Determinants of the End-Product Quality of Manure-Based Composts and Vermicomposts Using Bayesian Network Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-product quality of composts produced under tropical and temperate climates using different raw materials: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.909-916. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home composting of household biodegradable wastes under the tropical conditions of Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s75p-as61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying cytogenetics in patients with acute myelogenous leukemia in complete remission undergoing allogeneic transplantation: a Center for International Blood and Marrow Transplant Research study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haesook T Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleska S Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola S Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.280-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift in C and N humification during legume litter decomposition in an acid tropical ferralsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) growth and yield as affected by the planting date: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of thermal adaptation of soil microorganisms and crop system on the dynamics of organic matter in a tropical soil under a climate change scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (23), pp.2850-2858. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited 15N transfer from stem-labeled leguminous trees to associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) development as affected by photoperiod and temperature: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier J. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (3), pp.262-268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of nitrogen from a tropical legume tree to an associated fodder grass via root exudation and common mycelial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates of a legume tree as a nitrogen source for a tropical fodder grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (2), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9259-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of below-ground N transfer from a leguminous tree to an associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3-4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Colletotrichum gloeosporioides (causal agent of yam anthracnose) on yam residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (3), pp.270-278. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the photosynthetic pathway of some tropical food yams (Dioscorea spp.) using leaf natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-007-0050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del método de la abundancia natural 15N en la estimación del efecto de la transferencia de nitrógeno de la leguminosa Canavalia ensiformis (Canavalia) sobre la nutrición nitrogenada de la planta asociada Musa acuminata (Plátano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivos Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (1), pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N fixed by a legume tree to the associated grass in a tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1893-1903. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot-spot approach applied to nitrification in tropical acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.644-652. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root inputs from a dinitrogen-fixing tree in soil carbon and nitrogen sequestration in a tropical agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (5), pp.667-675. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in tree–grass complementarity and competition for water in a subhumid tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.311-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Venkatapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-fixation dynamics in a cut-and-carry silvopastoral system in the subhumid conditions of Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026387711571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the STICS crop model to predict nitrogen availability and nitrate transport in a tropical acide soil cropped with maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 256, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026106208320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization and nitrification in a tropical soil : effects of fluctuating temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (9), pp.1219-1226. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage harvesting regimes on dynamics of biological dinitrogen fixation of a tropical woody legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization pattern of an oxisol of Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marbàn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (6), pp.2002-2010. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.6462002x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des métaux lourds des boues résiduaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir (Basse Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade on the growth and mineral nutrition of tropical grasses in silvopastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Arid Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.335-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pattern of oxygen concentration in a hydromorphic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.1398-1405. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1998.03615995006200050036x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols. Implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil moisture dependence of N mineralization in intact soil cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (9-10), pp.1557-1563. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(96)00288-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols : implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (32), pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grazing on soil nutrients in a Pampean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul S. Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia N. Hashimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49 (5), pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory activity and oxygen distribution in natural aggregates in relation to anaerobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000050020x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory nitrite-reductase provides a competitive advantage to Pseudomonas sp. RTC01 to colonise the centre of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(96)00054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralisation and its error of estimation under field conditions related to the light-fraction soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9960755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption by soil microorganisms as affected by oxygen and carbon dioxide levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0929-1393(95)00051-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobiosis in saturated soil aggregates : modelling and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (4), pp.519-531. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen diffusion in aggregated soils. 2. Anaerobiosis in topsoil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (4), pp.1023-1030. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1994.03615995005800040005x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad espacial de fosforo en suelo y planta en un argiudol tipico bajo cultivo de maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Giuffre de Lopez Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ratto de Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'oxygene et anoxie dans les sols agreges : contribution a l'etude de la denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (6), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19940605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mineral N content and N mineralization rate in disturbed and undisturbed soil samples incubated under field and laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (4), pp.477-492. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9920477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitratos en un suelo cultivado con trigo: variabilidad espacial e influencia del cultivo antecesor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Las Mercedes Zubillaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41 (2), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil nitrogen mineralization as estimated by exponential models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (8), pp.1151-1153. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0038-0717(90)90042-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica de la fracción ligera de la materia orgánica en relación a la producción de nitratos a campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Edafología y Agrobiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47 (9-10), pp.1379-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medición de la capacidad de nitrificación mediante la técnica de incubaciones in situ en suelos cultivados con maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Zourarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8 (3), pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones acerca de la existencia del nitrógeno potencialmente mineralizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4 (2), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efectos de la dispersión ultrasónica en suspensiones de suelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3 (1-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de la respuesta del trigo a la fertilización nitrogenada en la pampa ondulada y su predicción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Nervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1 (2), pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de un modelo de mineralización de nitrógeno en suelos del oeste de la Provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (3), pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and cropping systems scale modeling of scenario of climate change adaptation for maintaining soil organic matter stocks in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming Systems Design community.; Universidad de la República. URY., Aug 2019, Montevideo, Uruguay. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of transition scenarios towards climate-smart agriculture based on agro-ecology and territorial bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la República (UdelaR). Montevideo, URY.; Instituto Nacional de Tecnología Agropecuaria (INTA). ARG., Aug 2019, Montevideo, Uruguay. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de un servicio ecosistémico en agricultura mixta: la secuestración de carbono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique : leçons tirées de travaux cubains et guadeloupéens sur la mise en place de pratiques agroécologiques pour des systèmes de production performants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2018, Petit-Bourg, Guadalupe. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yam interplant variability: causes and consequences for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Japanese Society for Tropical Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Tropical Agriculture (JSTA). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimrith, Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ginde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Emergy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l’igname à la fertilisation et à l’application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des RITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA. Association de Coordination Technique Agricole (ACTA), FRA. Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF), FRA., Mar 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats du projet TropEmis (Évaluation régionalisée de l'EMISsion et de la séquestration de carbone dans les sols TROPicaux de Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Agriculture et Changement Climatique en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'Alimentation, de l'Agriculture et de la Forêt de Guadeloupe (DAAF Guadeloupe). Basse-Terre, Guadeloupe, FRA., Dec 2015, Baie-Mahault, Guadeloupe, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & Agriculture en Guadeloupe. Synthèse des résultats des projets ClimaTOR et TropEmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Guadeloupe. FRA., Oct 2015, Petit-Bourg, Guadeloupe, Guadeloupe. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; University of the Virgin Islands (UVI). VIR., Jul 2014, St Thomas, U.S. Virgin Islands. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling weeds in yam crops : advantages of different mulching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des adventices avec du paillage papier : l'expérience Guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Dec 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'enherbement en culture d'ignames : intérêt de différents types de paillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l'igname à la fertilisation et à l'application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la date de plantation sur les rendements de l'igname Dioscora alata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321)., Sep 2012, Petit-Bourg, Guadeloupe. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen dynamics and maize production in direct seeding mulchbased cropping systems in the Brazilian Cerrados using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas d'étude sous les tropiques : la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long terme response of two models of soils organic carbon dynamics over a wide range of agro-pedo-climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter 2011. Organic matter dynamics - from soils to eceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de boues de STEP dans l'agriculture de Guadeloupe. Synthèse de travaux réalisés à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Baie-Mahault (Guadeloupe), France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates as pathway for nitrogen transfer from a tropical leguminous tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la minéralisation, la nitrification et le transfert des nitrates dans les sols tropicaux acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la minéralisation et le transfert d'azote en milieu tropical. Cas des sols ferrallitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fixation and recycling of the fixed nitrogen in a cut-and-carry silvopastoral system under subhumid tropical conditions (Guadeloupe, French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on Silvopastoral systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages entre activités microbiennes, transferts et fonctionnements géochimiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la distribution ammonium/nitrate dans les sols ferrallitiques acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des boues résiduaires dans les sols ferrallitiques de la Basse-Terre : conséquences sur le mode d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la valorisation agricole des boues en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Le Moule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues résiduaires et des déchets agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déchets ménagers et assimilés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Baie-Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacidad de secuestración del carbono y del nitrógeno en un sistema agroforestal a base de Gliricidia sepium en clima tropical sub-húmedo (Guadalupe, Antillas francesas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Ange Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conferencia electrónica para la producción animal en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la présence d'arbres légumineux sur la productivité de la strate herbacée : transfert d'azote ou modifications microclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorenzo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en lien avec la respiration microbienne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journees du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 52, 2016, Proceedings of the 52nd Annual Meeting "Engineering ecological modernization of agriculture; Exploring the potential of tropical biological resources for innovation; Towards a bio-economic development of Caribbean countries"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and dynamics of the maize leaf system are profoundly modified in acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Felicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique : un tas d'avantages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration, anoxie et dénitrification à l'échelle de la motte de sol : influence de la matière organique et de la structure des sols sur la distribution et le fonctionnement des micro-organismes dénitrifiants. Rapport final du projet réalisé dans le cadre de l'AIP ECOSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Antilles : aperçu des impacts agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel unique dans la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Brugeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Semaine : magazine d'information de la Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik v5, un outil pour évaluer l’évolution de la matière organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils sur le compostage domestique en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique: un tas d'avantages. Edition 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR ASTRO; EKOsitwayen Gwadloup. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faverial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'altitude affecte-elle la dégradation de la matière organique des sols du sud de la Basse-Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ce que nous savons sur No 10, INRAE. 2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone, résilience, 4 pour mille et autres concepts appliqués aux sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation symbiotique d'azote par les légumineuses en association. Résultats obtenus en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 9, Inconnu. 2019, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique des vinasses méthanisées de l'usine de Bonne-Mère (Sainte-Rose, Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SICA Union Cannière de la Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Moulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du maraîchage sur la fertilité organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des composts en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2, auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence d'une filière agro-industrielle biomasse-énergie en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CARAMBA 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration participative de la fertilité des sols guyanais. Vers une agriculture durable à haut débit organique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tirolien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique - Synthèse des résultats de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l’étude réalisée par l’INRA sur la valeur fertilisante des composts réalisés dans le cadre de l’opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fabriquer un bon compost à la ferme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimique et estimation du potentiel humique des composts de Sita Verde (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agrosystèmes Tropicaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Des Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'adaptation des microorganismes du sol au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épandage agricole des boues de STEP dans le contexte antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Agropédoclimatique de La Zone Caraibe (apc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en relation avec la respiration microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et futur de la matière organique dans les sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie en Guadeloupe (Enseigner à produire autrement), 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage de déchets dans les sols agricoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage "Déchets, pollutions, nuisances" destiné aux enseignants de l’Éducation nationale et de l'Enseignement agricole., 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour mieux valoriser les MOA : cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de formation sur la valorisation agricole des ressources organiques locales : destiné aux agents du développement agricole, du 3 au 9 décembre 2009, Guadeloupe, 2009, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice pour estimer le rapport C/N du mélange initial d’un compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge Sierra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jorge-sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6973-7148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161113974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected yield and economic improvements of a yam seed system in West Africa using agro-physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord blood transplantation for AML: Comparable LFS in patients with de novo versus secondary AML in CR1, an ALWP/EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques‐emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.19130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and modeled response of water yam (Dioscorea alata L.) to nitrogen supply: Consequences for nitrogen fertilizer management in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints for applying the “4 per 1000 Initiative” in the Caribbean: the case of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced tillage and organic amendments can offset the negative impact of climate change on soil carbon: A regional modelling study in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.113-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon inputs and outputs along a tropical altitudinal gradient of volcanic soils under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 320, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework coupling farm typology and biophysical modelling to assess the impact of vegetable crop-based systems on soil carbon stocks. Application in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.1387-1396. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-product quality of composts produced under tropical and temperate climates using different raw materials: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.909-916. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of the Determinants of the End-Product Quality of Manure-Based Composts and Vermicomposts Using Bayesian Network Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home composting of household biodegradable wastes under the tropical conditions of Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s75p-as61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift in C and N humification during legume litter decomposition in an acid tropical ferralsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying cytogenetics in patients with acute myelogenous leukemia in complete remission undergoing allogeneic transplantation: a Center for International Blood and Marrow Transplant Research study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haesook T Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleska S Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola S Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.280-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) growth and yield as affected by the planting date: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited 15N transfer from stem-labeled leguminous trees to associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of thermal adaptation of soil microorganisms and crop system on the dynamics of organic matter in a tropical soil under a climate change scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (23), pp.2850-2858. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates of a legume tree as a nitrogen source for a tropical fodder grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (2), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9259-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) development as affected by photoperiod and temperature: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier J. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (3), pp.262-268. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of nitrogen from a tropical legume tree to an associated fodder grass via root exudation and common mycelial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of below-ground N transfer from a leguminous tree to an associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3-4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Colletotrichum gloeosporioides (causal agent of yam anthracnose) on yam residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (3), pp.270-278. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del método de la abundancia natural 15N en la estimación del efecto de la transferencia de nitrógeno de la leguminosa Canavalia ensiformis (Canavalia) sobre la nutrición nitrogenada de la planta asociada Musa acuminata (Plátano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivos Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (1), pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the photosynthetic pathway of some tropical food yams (Dioscorea spp.) using leaf natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-007-0050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N fixed by a legume tree to the associated grass in a tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1893-1903. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot-spot approach applied to nitrification in tropical acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.644-652. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root inputs from a dinitrogen-fixing tree in soil carbon and nitrogen sequestration in a tropical agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (5), pp.667-675. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in tree–grass complementarity and competition for water in a subhumid tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.311-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Venkatapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the STICS crop model to predict nitrogen availability and nitrate transport in a tropical acide soil cropped with maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 256, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026106208320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-fixation dynamics in a cut-and-carry silvopastoral system in the subhumid conditions of Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026387711571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization and nitrification in a tropical soil : effects of fluctuating temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (9), pp.1219-1226. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization pattern of an oxisol of Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marbàn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (6), pp.2002-2010. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.6462002x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage harvesting regimes on dynamics of biological dinitrogen fixation of a tropical woody legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des métaux lourds des boues résiduaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir (Basse Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade on the growth and mineral nutrition of tropical grasses in silvopastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Arid Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.335-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pattern of oxygen concentration in a hydromorphic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.1398-1405. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1998.03615995006200050036x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols. Implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil moisture dependence of N mineralization in intact soil cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (9-10), pp.1557-1563. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(96)00288-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols : implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (32), pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grazing on soil nutrients in a Pampean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul S. Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia N. Hashimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49 (5), pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory activity and oxygen distribution in natural aggregates in relation to anaerobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000050020x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory nitrite-reductase provides a competitive advantage to Pseudomonas sp. RTC01 to colonise the centre of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(96)00054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralisation and its error of estimation under field conditions related to the light-fraction soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9960755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption by soil microorganisms as affected by oxygen and carbon dioxide levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0929-1393(95)00051-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobiosis in saturated soil aggregates : modelling and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (4), pp.519-531. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad espacial de fosforo en suelo y planta en un argiudol tipico bajo cultivo de maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Giuffre de Lopez Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ratto de Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'oxygene et anoxie dans les sols agreges : contribution a l'etude de la denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (6), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19940605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen diffusion in aggregated soils. 2. Anaerobiosis in topsoil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (4), pp.1023-1030. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1994.03615995005800040005x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mineral N content and N mineralization rate in disturbed and undisturbed soil samples incubated under field and laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (4), pp.477-492. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9920477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitratos en un suelo cultivado con trigo: variabilidad espacial e influencia del cultivo antecesor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Las Mercedes Zubillaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41 (2), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil nitrogen mineralization as estimated by exponential models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (8), pp.1151-1153. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0038-0717(90)90042-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica de la fracción ligera de la materia orgánica en relación a la producción de nitratos a campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Edafología y Agrobiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47 (9-10), pp.1379-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medición de la capacidad de nitrificación mediante la técnica de incubaciones in situ en suelos cultivados con maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Zourarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8 (3), pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones acerca de la existencia del nitrógeno potencialmente mineralizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4 (2), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efectos de la dispersión ultrasónica en suspensiones de suelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3 (1-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de la respuesta del trigo a la fertilización nitrogenada en la pampa ondulada y su predicción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Nervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1 (2), pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de un modelo de mineralización de nitrógeno en suelos del oeste de la Provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (3), pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and cropping systems scale modeling of scenario of climate change adaptation for maintaining soil organic matter stocks in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming Systems Design community.; Universidad de la República. URY., Aug 2019, Montevideo, Uruguay. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of transition scenarios towards climate-smart agriculture based on agro-ecology and territorial bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la República (UdelaR). Montevideo, URY.; Instituto Nacional de Tecnología Agropecuaria (INTA). ARG., Aug 2019, Montevideo, Uruguay. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yam interplant variability: causes and consequences for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Japanese Society for Tropical Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Tropical Agriculture (JSTA). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de un servicio ecosistémico en agricultura mixta: la secuestración de carbono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique : leçons tirées de travaux cubains et guadeloupéens sur la mise en place de pratiques agroécologiques pour des systèmes de production performants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2018, Petit-Bourg, Guadalupe. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l’igname à la fertilisation et à l’application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des RITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA. Association de Coordination Technique Agricole (ACTA), FRA. Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF), FRA., Mar 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimrith, Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ginde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Emergy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats du projet TropEmis (Évaluation régionalisée de l'EMISsion et de la séquestration de carbone dans les sols TROPicaux de Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Agriculture et Changement Climatique en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'Alimentation, de l'Agriculture et de la Forêt de Guadeloupe (DAAF Guadeloupe). Basse-Terre, Guadeloupe, FRA., Dec 2015, Baie-Mahault, Guadeloupe, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & Agriculture en Guadeloupe. Synthèse des résultats des projets ClimaTOR et TropEmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Guadeloupe. FRA., Oct 2015, Petit-Bourg, Guadeloupe, Guadeloupe. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; University of the Virgin Islands (UVI). VIR., Jul 2014, St Thomas, U.S. Virgin Islands. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling weeds in yam crops : advantages of different mulching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des adventices avec du paillage papier : l'expérience Guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Dec 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la date de plantation sur les rendements de l'igname Dioscora alata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321)., Sep 2012, Petit-Bourg, Guadeloupe. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'enherbement en culture d'ignames : intérêt de différents types de paillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l'igname à la fertilisation et à l'application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long terme response of two models of soils organic carbon dynamics over a wide range of agro-pedo-climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter 2011. Organic matter dynamics - from soils to eceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen dynamics and maize production in direct seeding mulchbased cropping systems in the Brazilian Cerrados using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas d'étude sous les tropiques : la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de boues de STEP dans l'agriculture de Guadeloupe. Synthèse de travaux réalisés à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Baie-Mahault (Guadeloupe), France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates as pathway for nitrogen transfer from a tropical leguminous tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la minéralisation, la nitrification et le transfert des nitrates dans les sols tropicaux acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la minéralisation et le transfert d'azote en milieu tropical. Cas des sols ferrallitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages entre activités microbiennes, transferts et fonctionnements géochimiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fixation and recycling of the fixed nitrogen in a cut-and-carry silvopastoral system under subhumid tropical conditions (Guadeloupe, French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on Silvopastoral systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la distribution ammonium/nitrate dans les sols ferrallitiques acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des boues résiduaires dans les sols ferrallitiques de la Basse-Terre : conséquences sur le mode d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la valorisation agricole des boues en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Le Moule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues résiduaires et des déchets agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déchets ménagers et assimilés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Baie-Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacidad de secuestración del carbono y del nitrógeno en un sistema agroforestal a base de Gliricidia sepium en clima tropical sub-húmedo (Guadalupe, Antillas francesas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Ange Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conferencia electrónica para la producción animal en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la présence d'arbres légumineux sur la productivité de la strate herbacée : transfert d'azote ou modifications microclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorenzo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en lien avec la respiration microbienne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journees du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 52, 2016, Proceedings of the 52nd Annual Meeting "Engineering ecological modernization of agriculture; Exploring the potential of tropical biological resources for innovation; Towards a bio-economic development of Caribbean countries"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and dynamics of the maize leaf system are profoundly modified in acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Felicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique : un tas d'avantages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration, anoxie et dénitrification à l'échelle de la motte de sol : influence de la matière organique et de la structure des sols sur la distribution et le fonctionnement des micro-organismes dénitrifiants. Rapport final du projet réalisé dans le cadre de l'AIP ECOSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Antilles : aperçu des impacts agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel unique dans la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Brugeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Semaine : magazine d'information de la Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik v5, un outil pour évaluer l’évolution de la matière organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils sur le compostage domestique en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique: un tas d'avantages. Edition 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR ASTRO; EKOsitwayen Gwadloup. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faverial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'altitude affecte-elle la dégradation de la matière organique des sols du sud de la Basse-Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ce que nous savons sur No 10, INRAE. 2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation symbiotique d'azote par les légumineuses en association. Résultats obtenus en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 9, Inconnu. 2019, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone, résilience, 4 pour mille et autres concepts appliqués aux sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique des vinasses méthanisées de l'usine de Bonne-Mère (Sainte-Rose, Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SICA Union Cannière de la Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Moulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des composts en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2, auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du maraîchage sur la fertilité organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence d'une filière agro-industrielle biomasse-énergie en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CARAMBA 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration participative de la fertilité des sols guyanais. Vers une agriculture durable à haut débit organique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tirolien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fabriquer un bon compost à la ferme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique - Synthèse des résultats de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l’étude réalisée par l’INRA sur la valeur fertilisante des composts réalisés dans le cadre de l’opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimique et estimation du potentiel humique des composts de Sita Verde (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agrosystèmes Tropicaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Des Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'adaptation des microorganismes du sol au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épandage agricole des boues de STEP dans le contexte antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Agropédoclimatique de La Zone Caraibe (apc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en relation avec la respiration microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et futur de la matière organique dans les sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie en Guadeloupe (Enseigner à produire autrement), 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour mieux valoriser les MOA : cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de formation sur la valorisation agricole des ressources organiques locales : destiné aux agents du développement agricole, du 3 au 9 décembre 2009, Guadeloupe, 2009, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage de déchets dans les sols agricoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage "Déchets, pollutions, nuisances" destiné aux enseignants de l’Éducation nationale et de l'Enseignement agricole., 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice pour estimer le rapport C/N du mélange initial d’un compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F2DBEB4"/>
+    <w:nsid w:val="C46DCC6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-sierra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-7148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238993v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Dossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10446" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;emmanuel Galimard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01740-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157884" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Armand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesook T Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleska S Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola S Dal Cin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VWNLKV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTXMS9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J. Marcos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.01.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1XQ16QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Jalonen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02004.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9259-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVF1R7D4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLRD40VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-007-0050-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTGXM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZK9LPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonhomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.10.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TVWFWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387711571" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE7E4A049DEF52068546E54F8233D980C428CA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683124v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026106208320" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0SN5H1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00058-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWF809P2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696279v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marb&#224;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.6462002x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fontaine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1998.03615995006200050036x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00288-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTPW6WV8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul S. Lavado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia N. Hashimoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000050020x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9960755" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-1393(95)00051-L" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25W4FTH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01348.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0LCK2J0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715935v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1994.03615995005800040005x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Giuffre de Lopez Camelo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fumagalli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ratto de Miguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19940605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9920477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Las Mercedes Zubillaga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barberis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(90)90042-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TWJ25D7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hashimoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Zourarakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Urricarriet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726025v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nervi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio del Campo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Conti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800159v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746612v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749295v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751116v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delannoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758839v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dulormne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassonville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casalan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Ange Sophie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorenzo-Nieto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773187v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Felicit&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810294v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842250v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Brugeaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faverial" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931174v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789074v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373208v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791091v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604391v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794151v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunstein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Roffignac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803530v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804856v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805018v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806261v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805087v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agrosyst&#232;mes Tropicaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles-Guyane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814071v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832604v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Caraibe (apc)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850938v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794981v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817126v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811062v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-sierra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-7148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238993v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Dossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;emmanuel Galimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01740-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157884" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Armand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesook T Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleska S Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola S Dal Cin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VWNLKV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTXMS9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Jalonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9259-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVF1R7D4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J. Marcos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.01.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1XQ16QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02004.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLRD40VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-007-0050-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTGXM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZK9LPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonhomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.10.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TVWFWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026106208320" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0SN5H1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387711571" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE7E4A049DEF52068546E54F8233D980C428CA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00058-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWF809P2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marb&#224;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.6462002x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fontaine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1998.03615995006200050036x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00288-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTPW6WV8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul S. Lavado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia N. Hashimoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000050020x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9960755" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-1393(95)00051-L" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25W4FTH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01348.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0LCK2J0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Giuffre de Lopez Camelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fumagalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ratto de Miguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19940605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1994.03615995005800040005x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9920477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Las Mercedes Zubillaga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barberis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(90)90042-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TWJ25D7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hashimoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Zourarakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Urricarriet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726025v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nervi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio del Campo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Conti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785350v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746612v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749295v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812123v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delannoy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761684v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassonville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758839v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dulormne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casalan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Ange Sophie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorenzo-Nieto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773187v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Felicit&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810294v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842250v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Brugeaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faverial" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931174v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791091v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604391v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794151v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunstein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Roffignac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806261v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805018v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804856v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805087v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agrosyst&#232;mes Tropicaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles-Guyane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814071v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832604v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Caraibe (apc)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850938v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794981v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817126v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815486v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811062v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>