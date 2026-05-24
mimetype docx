--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge Sierra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jorge-sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6973-7148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161113974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected yield and economic improvements of a yam seed system in West Africa using agro-physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord blood transplantation for AML: Comparable LFS in patients with de novo versus secondary AML in CR1, an ALWP/EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques‐emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.19130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and modeled response of water yam (Dioscorea alata L.) to nitrogen supply: Consequences for nitrogen fertilizer management in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints for applying the “4 per 1000 Initiative” in the Caribbean: the case of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced tillage and organic amendments can offset the negative impact of climate change on soil carbon: A regional modelling study in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.113-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon inputs and outputs along a tropical altitudinal gradient of volcanic soils under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 320, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework coupling farm typology and biophysical modelling to assess the impact of vegetable crop-based systems on soil carbon stocks. Application in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.1387-1396. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-product quality of composts produced under tropical and temperate climates using different raw materials: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.909-916. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of the Determinants of the End-Product Quality of Manure-Based Composts and Vermicomposts Using Bayesian Network Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home composting of household biodegradable wastes under the tropical conditions of Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s75p-as61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift in C and N humification during legume litter decomposition in an acid tropical ferralsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying cytogenetics in patients with acute myelogenous leukemia in complete remission undergoing allogeneic transplantation: a Center for International Blood and Marrow Transplant Research study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haesook T Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleska S Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola S Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.280-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) growth and yield as affected by the planting date: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited 15N transfer from stem-labeled leguminous trees to associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of thermal adaptation of soil microorganisms and crop system on the dynamics of organic matter in a tropical soil under a climate change scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (23), pp.2850-2858. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates of a legume tree as a nitrogen source for a tropical fodder grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (2), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9259-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) development as affected by photoperiod and temperature: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier J. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (3), pp.262-268. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of nitrogen from a tropical legume tree to an associated fodder grass via root exudation and common mycelial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of below-ground N transfer from a leguminous tree to an associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3-4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Colletotrichum gloeosporioides (causal agent of yam anthracnose) on yam residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (3), pp.270-278. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del método de la abundancia natural 15N en la estimación del efecto de la transferencia de nitrógeno de la leguminosa Canavalia ensiformis (Canavalia) sobre la nutrición nitrogenada de la planta asociada Musa acuminata (Plátano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivos Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (1), pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the photosynthetic pathway of some tropical food yams (Dioscorea spp.) using leaf natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-007-0050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N fixed by a legume tree to the associated grass in a tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1893-1903. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot-spot approach applied to nitrification in tropical acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.644-652. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root inputs from a dinitrogen-fixing tree in soil carbon and nitrogen sequestration in a tropical agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (5), pp.667-675. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in tree–grass complementarity and competition for water in a subhumid tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.311-322. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Venkatapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the STICS crop model to predict nitrogen availability and nitrate transport in a tropical acide soil cropped with maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 256, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026106208320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-fixation dynamics in a cut-and-carry silvopastoral system in the subhumid conditions of Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026387711571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization and nitrification in a tropical soil : effects of fluctuating temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (9), pp.1219-1226. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization pattern of an oxisol of Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marbàn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (6), pp.2002-2010. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.6462002x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage harvesting regimes on dynamics of biological dinitrogen fixation of a tropical woody legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des métaux lourds des boues résiduaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir (Basse Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade on the growth and mineral nutrition of tropical grasses in silvopastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Arid Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.335-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pattern of oxygen concentration in a hydromorphic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.1398-1405. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1998.03615995006200050036x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols. Implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil moisture dependence of N mineralization in intact soil cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (9-10), pp.1557-1563. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(96)00288-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols : implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (32), pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grazing on soil nutrients in a Pampean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul S. Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia N. Hashimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49 (5), pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory activity and oxygen distribution in natural aggregates in relation to anaerobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000050020x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory nitrite-reductase provides a competitive advantage to Pseudomonas sp. RTC01 to colonise the centre of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(96)00054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralisation and its error of estimation under field conditions related to the light-fraction soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9960755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption by soil microorganisms as affected by oxygen and carbon dioxide levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0929-1393(95)00051-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobiosis in saturated soil aggregates : modelling and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (4), pp.519-531. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad espacial de fosforo en suelo y planta en un argiudol tipico bajo cultivo de maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Giuffre de Lopez Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ratto de Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'oxygene et anoxie dans les sols agreges : contribution a l'etude de la denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (6), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19940605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen diffusion in aggregated soils. 2. Anaerobiosis in topsoil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (4), pp.1023-1030. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1994.03615995005800040005x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mineral N content and N mineralization rate in disturbed and undisturbed soil samples incubated under field and laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (4), pp.477-492. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9920477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitratos en un suelo cultivado con trigo: variabilidad espacial e influencia del cultivo antecesor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Las Mercedes Zubillaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41 (2), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil nitrogen mineralization as estimated by exponential models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (8), pp.1151-1153. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0038-0717(90)90042-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica de la fracción ligera de la materia orgánica en relación a la producción de nitratos a campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Edafología y Agrobiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47 (9-10), pp.1379-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medición de la capacidad de nitrificación mediante la técnica de incubaciones in situ en suelos cultivados con maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Zourarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8 (3), pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones acerca de la existencia del nitrógeno potencialmente mineralizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4 (2), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efectos de la dispersión ultrasónica en suspensiones de suelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3 (1-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de la respuesta del trigo a la fertilización nitrogenada en la pampa ondulada y su predicción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Nervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1 (2), pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de un modelo de mineralización de nitrógeno en suelos del oeste de la Provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (3), pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and cropping systems scale modeling of scenario of climate change adaptation for maintaining soil organic matter stocks in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming Systems Design community.; Universidad de la República. URY., Aug 2019, Montevideo, Uruguay. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of transition scenarios towards climate-smart agriculture based on agro-ecology and territorial bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la República (UdelaR). Montevideo, URY.; Instituto Nacional de Tecnología Agropecuaria (INTA). ARG., Aug 2019, Montevideo, Uruguay. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yam interplant variability: causes and consequences for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Japanese Society for Tropical Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Tropical Agriculture (JSTA). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de un servicio ecosistémico en agricultura mixta: la secuestración de carbono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique : leçons tirées de travaux cubains et guadeloupéens sur la mise en place de pratiques agroécologiques pour des systèmes de production performants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2018, Petit-Bourg, Guadalupe. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l’igname à la fertilisation et à l’application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des RITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA. Association de Coordination Technique Agricole (ACTA), FRA. Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF), FRA., Mar 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimrith, Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ginde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Emergy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats du projet TropEmis (Évaluation régionalisée de l'EMISsion et de la séquestration de carbone dans les sols TROPicaux de Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Agriculture et Changement Climatique en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'Alimentation, de l'Agriculture et de la Forêt de Guadeloupe (DAAF Guadeloupe). Basse-Terre, Guadeloupe, FRA., Dec 2015, Baie-Mahault, Guadeloupe, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & Agriculture en Guadeloupe. Synthèse des résultats des projets ClimaTOR et TropEmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Guadeloupe. FRA., Oct 2015, Petit-Bourg, Guadeloupe, Guadeloupe. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; University of the Virgin Islands (UVI). VIR., Jul 2014, St Thomas, U.S. Virgin Islands. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling weeds in yam crops : advantages of different mulching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des adventices avec du paillage papier : l'expérience Guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Dec 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la date de plantation sur les rendements de l'igname Dioscora alata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321)., Sep 2012, Petit-Bourg, Guadeloupe. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'enherbement en culture d'ignames : intérêt de différents types de paillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l'igname à la fertilisation et à l'application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long terme response of two models of soils organic carbon dynamics over a wide range of agro-pedo-climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter 2011. Organic matter dynamics - from soils to eceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen dynamics and maize production in direct seeding mulchbased cropping systems in the Brazilian Cerrados using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas d'étude sous les tropiques : la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de boues de STEP dans l'agriculture de Guadeloupe. Synthèse de travaux réalisés à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Baie-Mahault (Guadeloupe), France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates as pathway for nitrogen transfer from a tropical leguminous tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la minéralisation, la nitrification et le transfert des nitrates dans les sols tropicaux acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la minéralisation et le transfert d'azote en milieu tropical. Cas des sols ferrallitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages entre activités microbiennes, transferts et fonctionnements géochimiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fixation and recycling of the fixed nitrogen in a cut-and-carry silvopastoral system under subhumid tropical conditions (Guadeloupe, French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International symposium on Silvopastoral systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la distribution ammonium/nitrate dans les sols ferrallitiques acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des boues résiduaires dans les sols ferrallitiques de la Basse-Terre : conséquences sur le mode d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la valorisation agricole des boues en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Le Moule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues résiduaires et des déchets agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déchets ménagers et assimilés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Baie-Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacidad de secuestración del carbono y del nitrógeno en un sistema agroforestal a base de Gliricidia sepium en clima tropical sub-húmedo (Guadalupe, Antillas francesas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Ange Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conferencia electrónica para la producción animal en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la présence d'arbres légumineux sur la productivité de la strate herbacée : transfert d'azote ou modifications microclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorenzo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en lien avec la respiration microbienne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journees du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 52, 2016, Proceedings of the 52nd Annual Meeting "Engineering ecological modernization of agriculture; Exploring the potential of tropical biological resources for innovation; Towards a bio-economic development of Caribbean countries"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and dynamics of the maize leaf system are profoundly modified in acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Felicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique : un tas d'avantages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration, anoxie et dénitrification à l'échelle de la motte de sol : influence de la matière organique et de la structure des sols sur la distribution et le fonctionnement des micro-organismes dénitrifiants. Rapport final du projet réalisé dans le cadre de l'AIP ECOSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Antilles : aperçu des impacts agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel unique dans la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Brugeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Semaine : magazine d'information de la Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik v5, un outil pour évaluer l’évolution de la matière organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils sur le compostage domestique en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique: un tas d'avantages. Edition 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR ASTRO; EKOsitwayen Gwadloup. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faverial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'altitude affecte-elle la dégradation de la matière organique des sols du sud de la Basse-Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ce que nous savons sur No 10, INRAE. 2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation symbiotique d'azote par les légumineuses en association. Résultats obtenus en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 9, Inconnu. 2019, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone, résilience, 4 pour mille et autres concepts appliqués aux sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique des vinasses méthanisées de l'usine de Bonne-Mère (Sainte-Rose, Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SICA Union Cannière de la Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Moulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des composts en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2, auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du maraîchage sur la fertilité organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence d'une filière agro-industrielle biomasse-énergie en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CARAMBA 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration participative de la fertilité des sols guyanais. Vers une agriculture durable à haut débit organique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tirolien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fabriquer un bon compost à la ferme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique - Synthèse des résultats de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l’étude réalisée par l’INRA sur la valeur fertilisante des composts réalisés dans le cadre de l’opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimique et estimation du potentiel humique des composts de Sita Verde (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agrosystèmes Tropicaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Des Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'adaptation des microorganismes du sol au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épandage agricole des boues de STEP dans le contexte antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Agropédoclimatique de La Zone Caraibe (apc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en relation avec la respiration microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et futur de la matière organique dans les sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie en Guadeloupe (Enseigner à produire autrement), 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour mieux valoriser les MOA : cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de formation sur la valorisation agricole des ressources organiques locales : destiné aux agents du développement agricole, du 3 au 9 décembre 2009, Guadeloupe, 2009, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage de déchets dans les sols agricoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage "Déchets, pollutions, nuisances" destiné aux enseignants de l’Éducation nationale et de l'Enseignement agricole., 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice pour estimer le rapport C/N du mélange initial d’un compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jorge Sierra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jorge-sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6973-7148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161113974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=Hg1zq6EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected yield and economic improvements of a yam seed system in West Africa using agro-physiological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of land use and manure management on soil carbon sequestration in tropical mixed crop-livestock systems: A case study in Guadeloupe (Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.e00968. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e00968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord blood transplantation for AML: Comparable LFS in patients with de novo versus secondary AML in CR1, an ALWP/EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques‐emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.19130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Experimentation of a Prototype of Agroecological Micro-Farm Meeting the Objectives Set by Climate-Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bajazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13010159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure the Performance of Farms with Regard to Climate-Smart Agriculture Goals? A Set of Indicators and Its Application in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed and modeled response of water yam (Dioscorea alata L.) to nitrogen supply: Consequences for nitrogen fertilizer management in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante assessment of the cost-effectiveness of public policies to sequester carbon in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guindé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints for applying the “4 per 1000 Initiative” in the Caribbean: the case of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-020-01740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10050666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced tillage and organic amendments can offset the negative impact of climate change on soil carbon: A regional modelling study in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.113-120. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon inputs and outputs along a tropical altitudinal gradient of volcanic soils under intensive agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 320, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the in situ rate constant of soil carbon mineralisation from laboratory-based measurements in tropical soils under contrasting tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating biomass locally or importing it? LCA of biomass provision scenarios for cleaner electricity production in a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the adoption of compost use by farmers in small tropical Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.1387-1396. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework coupling farm typology and biophysical modelling to assess the impact of vegetable crop-based systems on soil carbon stocks. Application in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Biomass and Compost Management to Sustain Soil Organic Matter in Energy Cane Cropping Systems in a Tropical Polluted Soil: a Modelling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.798-808. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-016-9729-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of the Determinants of the End-Product Quality of Manure-Based Composts and Vermicomposts Using Bayesian Network Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-product quality of composts produced under tropical and temperate climates using different raw materials: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183 (3), pp.909-916. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home composting of household biodegradable wastes under the tropical conditions of Guadeloupe (French Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic microbial activity in four tropical earthworm-soil systems. A mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.584-592. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting and vermicomposting of cattle manure and green wastes under tropical conditions: carbon and nutrient balances and end-product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR13031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensifier la production animale au pâturage : le vermicompost, pratique agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s75p-as61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift in C and N humification during legume litter decomposition in an acid tropical ferralsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying cytogenetics in patients with acute myelogenous leukemia in complete remission undergoing allogeneic transplantation: a Center for International Blood and Marrow Transplant Research study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haesook T Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleska S Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola S Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.280-8. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting apparent 15N fractionation during nitrogen mineralisation in soils with different root litter inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR10070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) growth and yield as affected by the planting date: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cr02-tt41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of thermal adaptation of soil microorganisms and crop system on the dynamics of organic matter in a tropical soil under a climate change scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (23), pp.2850-2858. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited 15N transfer from stem-labeled leguminous trees to associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water yam (Dioscorea alata L.) development as affected by photoperiod and temperature: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier J. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (3), pp.262-268. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of nitrogen from a tropical legume tree to an associated fodder grass via root exudation and common mycelial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates of a legume tree as a nitrogen source for a tropical fodder grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (2), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9259-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root exudates and root turnover in the below-ground N transfer from Canavalia ensiformis (jackbean) to the associated Musa acuminata (banana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP08215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variation of below-ground N transfer from a leguminous tree to an associated grass in an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3-4), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Colletotrichum gloeosporioides (causal agent of yam anthracnose) on yam residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (3), pp.270-278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación del método de la abundancia natural 15N en la estimación del efecto de la transferencia de nitrógeno de la leguminosa Canavalia ensiformis (Canavalia) sobre la nutrición nitrogenada de la planta asociada Musa acuminata (Plátano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivos Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (1), pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the photosynthetic pathway of some tropical food yams (Dioscorea spp.) using leaf natural 13C abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11099-007-0050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelación del manejo óptimo del agua en suelos ferralíticos del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and assimilate partitioning in two tropical maize cultivars in relation to their tolerance to soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2-3), pp.234-249. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot-spot approach applied to nitrification in tropical acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.644-652. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of N fixed by a legume tree to the associated grass in a tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.1893-1903. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicción de pérdidas de agua y lixiviación de nitratos en suelos ferralíticos rojos cultivados bajo riego en el sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of root inputs from a dinitrogen-fixing tree in soil carbon and nitrogen sequestration in a tropical agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (5), pp.667-675. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR04167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in tree–grass complementarity and competition for water in a subhumid tropical silvopastoral system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.311-322. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Venkatapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral nutrition and growth of tropical maize as affected by soil acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 252, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024713127053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-fixation dynamics in a cut-and-carry silvopastoral system in the subhumid conditions of Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026387711571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the STICS crop model to predict nitrogen availability and nitrate transport in a tropical acide soil cropped with maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 256, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026106208320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization and nitrification in a tropical soil : effects of fluctuating temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (9), pp.1219-1226. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(02)00058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio comparativo de dos modelos de simulación de transferencias hídricas en un ferralsol del sur de La Habana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greco Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Duenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencias Técnicas Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen as affected by Gliricidia sepium in a silvopastoral system in Guadeloupe, French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015025401946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling N mineralization, nitrification, and nitrogen losses in an oxisol amended with sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (3), pp.519-534. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage harvesting regimes on dynamics of biological dinitrogen fixation of a tropical woody legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/20.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralization pattern of an oxisol of Guadeloupe, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marbàn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (6), pp.2002-2010. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2000.6462002x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il avoir peur des métaux lourds des boues résiduaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir (Basse Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade on the growth and mineral nutrition of tropical grasses in silvopastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Arid Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.335-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal pattern of oxygen concentration in a hydromorphic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.1398-1405. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1998.03615995006200050036x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil moisture dependence of N mineralization in intact soil cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (9-10), pp.1557-1563. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-0717(96)00288-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols. Implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts de gaz dans les sols : implications environnementales et agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (32), pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory nitrite-reductase provides a competitive advantage to Pseudomonas sp. RTC01 to colonise the centre of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(96)00054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of grazing on soil nutrients in a Pampean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul S. Lavado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia N. Hashimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Range Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 49 (5), pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory activity and oxygen distribution in natural aggregates in relation to anaerobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000050020x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mineralisation and its error of estimation under field conditions related to the light-fraction soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (5), pp.755-767. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9960755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption by soil microorganisms as affected by oxygen and carbon dioxide levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0929-1393(95)00051-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobiosis in saturated soil aggregates : modelling and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (4), pp.519-531. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.1995.tb01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen diffusion in aggregated soils. 2. Anaerobiosis in topsoil layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (4), pp.1023-1030. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1994.03615995005800040005x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad espacial de fosforo en suelo y planta en un argiudol tipico bajo cultivo de maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Giuffre de Lopez Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ratto de Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'oxygene et anoxie dans les sols agreges : contribution a l'etude de la denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (6), pp.395-409. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19940605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between mineral N content and N mineralization rate in disturbed and undisturbed soil samples incubated under field and laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (4), pp.477-492. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SR9920477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitratos en un suelo cultivado con trigo: variabilidad espacial e influencia del cultivo antecesor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Las Mercedes Zubillaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41 (2), pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soil nitrogen mineralization as estimated by exponential models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (8), pp.1151-1153. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0038-0717(90)90042-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámica de la fracción ligera de la materia orgánica en relación a la producción de nitratos a campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Edafología y Agrobiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47 (9-10), pp.1379-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medición de la capacidad de nitrificación mediante la técnica de incubaciones in situ en suelos cultivados con maiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Zourarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8 (3), pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas consideraciones acerca de la existencia del nitrógeno potencialmente mineralizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 4 (2), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efectos de la dispersión ultrasónica en suspensiones de suelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Di Pietro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3 (1-2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de la respuesta del trigo a la fertilización nitrogenada en la pampa ondulada y su predicción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Nervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Urricarriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Ciencia del Suelo y Nutrición Vegetal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 1 (2), pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de un modelo de mineralización de nitrógeno en suelos del oeste de la Provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Barberis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía (Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 4 (3), pp.309-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and cropping systems scale modeling of scenario of climate change adaptation for maintaining soil organic matter stocks in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Farming Systems Design community.; Universidad de la República. URY., Aug 2019, Montevideo, Uruguay. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of transition scenarios towards climate-smart agriculture based on agro-ecology and territorial bio-economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium for Farming Systems Design : FSD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la República (UdelaR). Montevideo, URY.; Instituto Nacional de Tecnología Agropecuaria (INTA). ARG., Aug 2019, Montevideo, Uruguay. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de un servicio ecosistémico en agricultura mixta: la secuestración de carbono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique : leçons tirées de travaux cubains et guadeloupéens sur la mise en place de pratiques agroécologiques pour des systèmes de production performants et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2018, Petit-Bourg, Guadalupe. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yam interplant variability: causes and consequences for breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Japanese Society for Tropical Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society for Tropical Agriculture (JSTA). Tokyo, JPN., Mar 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimrith, Stan Selbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ginde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Emergy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of electricity from energy cane in small tropical islands: an ex ante agro-environmental, economic and industrial analysis in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l’igname à la fertilisation et à l’application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des RITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA. Association de Coordination Technique Agricole (ACTA), FRA. Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF), FRA., Mar 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats du projet TropEmis (Évaluation régionalisée de l'EMISsion et de la séquestration de carbone dans les sols TROPicaux de Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Agriculture et Changement Climatique en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'Alimentation, de l'Agriculture et de la Forêt de Guadeloupe (DAAF Guadeloupe). Basse-Terre, Guadeloupe, FRA., Dec 2015, Baie-Mahault, Guadeloupe, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique & Agriculture en Guadeloupe. Synthèse des résultats des projets ClimaTOR et TropEmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de la Guadeloupe. FRA., Oct 2015, Petit-Bourg, Guadeloupe, Guadeloupe. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable biomass-based energy system for Caribbean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT.; University of the Virgin Islands (UVI). VIR., Jul 2014, St Thomas, U.S. Virgin Islands. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage, pratique agro-écologique pour la fertilisation des prairies et la réduction du parasitisme de petits ruminants en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 - Colloque National sur les Recherches en Agricultre Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling weeds in yam crops : advantages of different mulching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des adventices avec du paillage papier : l'expérience Guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence du Columa - Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Dec 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg ; Petit-Canal (Guadeloupe), France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l'enherbement en culture d'ignames : intérêt de différents types de paillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre Départementale d'Agriculture de Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de l'igname à la fertilisation et à l'application de composts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321).; Chambre d'Agriculture de la Guadeloupe. Baie-Mahault (Guadeloupe), FRA., Sep 2012, Petit-Bourg, Guadeloupe. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la date de plantation sur les rendements de l'igname Dioscora alata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ'iames 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Agrosystèmes tropicaux (1321)., Sep 2012, Petit-Bourg, Guadeloupe. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen dynamics and maize production in direct seeding mulchbased cropping systems in the Brazilian Cerrados using the STICS soil-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas d'étude sous les tropiques : la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long terme response of two models of soils organic carbon dynamics over a wide range of agro-pedo-climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter 2011. Organic matter dynamics - from soils to eceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de boues de STEP dans l'agriculture de Guadeloupe. Synthèse de travaux réalisés à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée de l'eau : nécessité, vérités et solidarité dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Baie-Mahault (Guadeloupe), France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates as pathway for nitrogen transfer from a tropical leguminous tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Jalonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer nitrogen use efficiency by banana plants: study with 15N labelled urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Thieuleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la minéralisation, la nitrification et le transfert des nitrates dans les sols tropicaux acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modélisation de la minéralisation et le transfert d'azote en milieu tropical. Cas des sols ferrallitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages entre activités microbiennes, transferts et fonctionnements géochimiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des boues résiduaires dans les sols ferrallitiques de la Basse-Terre : conséquences sur le mode d'épandage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la valorisation agricole des boues en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Le Moule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la distribution ammonium/nitrate dans les sols ferrallitiques acides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues résiduaires et des déchets agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Casalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déchets ménagers et assimilés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Baie-Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacidad de secuestración del carbono y del nitrógeno en un sistema agroforestal a base de Gliricidia sepium en clima tropical sub-húmedo (Guadalupe, Antillas francesas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Dulormne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Ange Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Conferencia electrónica para la producción animal en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Italia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la présence d'arbres légumineux sur la productivité de la strate herbacée : transfert d'azote ou modifications microclimatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nygren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lorenzo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en lien avec la respiration microbienne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journees du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropEmis: Evaluation régionale de l’émission et de la séquestration de carbone dans les sols tropicaux de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire conjoint REACCTIF et BGF - Espaces ruraux et changements climatiques. Agriculture, Forêt, Elevage et Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling approach for assessing environmental and economic impacts of agri-environmental schemes (AES) to enhance soil C sequestration and reduce pollution risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting compost adoption by farmers in small tropical islands in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 52, 2016, Proceedings of the 52nd Annual Meeting "Engineering ecological modernization of agriculture; Exploring the potential of tropical biological resources for innovation; Towards a bio-economic development of Caribbean countries"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agroecological concepts to design a crop-livestock system adapted to the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 64, 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système pilote de type polyculture élevage et test d’innovations au lycée agricole (EPLEFPA) de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national d'échanges entre acteurs du développement et de la recherche : Les systèmes de polyculture-élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. , 2013, Les systèmes de polyculture-élevage dans les territoires. Agricultures de demain et enjeux d'aujourd'hui - 4 et 5 juin 2013. Séminaire national d'échanges entre acteurs du développement et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and dynamics of the maize leaf system are profoundly modified in acid soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Al Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Felicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique : un tas d'avantages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vermicompostage en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.5, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration, anoxie et dénitrification à l'échelle de la motte de sol : influence de la matière organique et de la structure des sols sur la distribution et le fonctionnement des micro-organismes dénitrifiants. Rapport final du projet réalisé dans le cadre de l'AIP ECOSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Antilles : aperçu des impacts agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage/déstockage de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel unique dans la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Brugeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Semaine : magazine d'information de la Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik v5, un outil pour évaluer l’évolution de la matière organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils sur le compostage domestique en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompostaj, une technique pour réduire vos déchets et fertiliser vos plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante assessment of the cost-effectiveness of Agri-Environmental Schemes promoting compost use to sequester carbon in soils in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du compostage domestique: un tas d'avantages. Edition 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR ASTRO; EKOsitwayen Gwadloup. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Faverial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du phosphore biodisponible dans les sols ferrallitiques de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Solvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'altitude affecte-elle la dégradation de la matière organique des sols du sud de la Basse-Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ce que nous savons sur No 10, INRAE. 2020, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation symbiotique d'azote par les légumineuses en association. Résultats obtenus en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 9, Inconnu. 2019, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone, résilience, 4 pour mille et autres concepts appliqués aux sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage et la fertilisation organique à l’échelle du territoire en Guadeloupe : conditions d’émergence d’une filière de recyclage des déchets en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique des vinasses méthanisées de l'usine de Bonne-Mère (Sainte-Rose, Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] SICA Union Cannière de la Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les composts à base de boues de station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Moulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2018, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la Guadeloupe : Genèse, distribution & propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 6, INRAE. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’adoption du compost en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Guinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'azote biodisponible dans les sols acides de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du maraîchage sur la fertilité organique des sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des composts en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2, auto-saisine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d'émergence d'une filière agro-industrielle biomasse-énergie en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Chary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation régionalisée de l'émission et de la séquestration du carbone dans les sols tropicaux de Guadeloupe (TROPEMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Carib Agro. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CARAMBA 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Umber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration participative de la fertilité des sols guyanais. Vers une agriculture durable à haut débit organique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tirolien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats de l’étude réalisée par l’INRA sur la valeur fertilisante des composts réalisés dans le cadre de l’opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique - Synthèse des résultats de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur fertilisante des composts réalisés dans le cadre de l'opération pilote de promotion du compostage domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Favérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fabriquer un bon compost à la ferme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation biochimique et estimation du potentiel humique des composts de Sita Verde (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Simphor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agrosystèmes Tropicaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Des Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'adaptation des microorganismes du sol au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épandage agricole des boues de STEP dans le contexte antillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Agropédoclimatique de La Zone Caraibe (apc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'anoxie dans les sols a structure agregee en relation avec la respiration microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présent et futur de la matière organique dans les sols de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie en Guadeloupe (Enseigner à produire autrement), 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les sols pour mieux valoriser les MOA : cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de formation sur la valorisation agricole des ressources organiques locales : destiné aux agents du développement agricole, du 3 au 9 décembre 2009, Guadeloupe, 2009, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage de déchets dans les sols agricoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage "Déchets, pollutions, nuisances" destiné aux enseignants de l’Éducation nationale et de l'Enseignement agricole., 2009, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice pour estimer le rapport C/N du mélange initial d’un compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Roffignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorGwanik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Publicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C46DCC6D"/>
+    <w:nsid w:val="61FF67CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-sierra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-7148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238993v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Dossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;emmanuel Galimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01740-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157884" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Armand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesook T Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleska S Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola S Dal Cin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VWNLKV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTXMS9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Jalonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9259-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVF1R7D4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J. Marcos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Bonhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.01.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1XQ16QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02004.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLRD40VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-007-0050-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTGXM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZK9LPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR04167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonhomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.10.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TVWFWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026106208320" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0SN5H1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387711571" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE7E4A049DEF52068546E54F8233D980C428CA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00058-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWF809P2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marb&#224;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.6462002x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686177v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fontaine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1998.03615995006200050036x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00288-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTPW6WV8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul S. Lavado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia N. Hashimoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000050020x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9960755" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-1393(95)00051-L" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25W4FTH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01348.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0LCK2J0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Giuffre de Lopez Camelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fumagalli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ratto de Miguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19940605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1994.03615995005800040005x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9920477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712350v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Las Mercedes Zubillaga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barberis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(90)90042-X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TWJ25D7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hashimoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Zourarakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Urricarriet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726025v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nervi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio del Campo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Conti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785350v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800159v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745824v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746612v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749295v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812123v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delannoy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818160v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759584v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761684v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassonville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758839v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dulormne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771851v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765503v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casalan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Ange Sophie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorenzo-Nieto" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773187v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Felicit&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810294v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842250v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813636v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Brugeaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097687v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faverial" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931174v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791091v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604391v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794151v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunstein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Roffignac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806261v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805018v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804856v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805087v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agrosyst&#232;mes Tropicaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles-Guyane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814071v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832604v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Caraibe (apc)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850938v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794981v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817126v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815486v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811062v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorge-sierra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6973-7148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=Hg1zq6EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238993v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Dossa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e00968" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;emmanuel Galimard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Selbonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13010159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13020297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guind&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01740-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.01.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.03.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chopart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9729-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fav&#233;rial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157884" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.07.068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR14034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR13031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s75p-as61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR12101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesook T Kim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleska S Perez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola S Dal Cin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR10070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VWNLKV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCTXMS9Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier J. Marcos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Bonhomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1XQ16QM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Jalonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Nygren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02004.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9259-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVF1R7D4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP08215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLRD40VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-007-0050-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzalez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Duenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greco Cid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2005.03.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CBF105-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8ZK9LPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTGXM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Gonzales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR04167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonhomme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.10.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TVWFWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024713127053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KM3N27V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026387711571" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE7E4A049DEF52068546E54F8233D980C428CA06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026106208320" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0SN5H1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(02)00058-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWF809P2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670555v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR00026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/20.1.41" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marb&#224;n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.6462002x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fontaine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Wilson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1998.03615995006200050036x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00288-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTPW6WV8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul S. Lavado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia N. Hashimoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000050020x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9960755" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-1393(95)00051-L" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25W4FTH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.1995.tb01348.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0LCK2J0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715935v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1994.03615995005800040005x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Giuffre de Lopez Camelo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fumagalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ratto de Miguez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19940605" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR9920477" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Las Mercedes Zubillaga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barberis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713155v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-0717(90)90042-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TWJ25D7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hashimoto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Zourarakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Urricarriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Nervi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio del Campo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Conti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791166v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Laffont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800159v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745824v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750778v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812123v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delannoy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818160v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753545v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Thieuleux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759584v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761684v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassonville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769109v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casalan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Ange Sophie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nygren" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorenzo-Nieto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Publicol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740127v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748927v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kelemen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Al Rifa&#239;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Felicit&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810352v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Badri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842250v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813636v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325450v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Brugeaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786634v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800379v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748634v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097687v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faverial" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931174v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789074v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791091v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790565v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moulla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789600v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605236v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604391v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947476v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799820v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794151v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunstein" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tirolien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Roffignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804856v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803530v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805018v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simphor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agrosyst&#232;mes Tropicaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles-Guyane" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814071v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832604v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Caraibe (apc)" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850938v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794981v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811062v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809495v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>