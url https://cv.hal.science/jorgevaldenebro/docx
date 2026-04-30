--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1671,342 +1671,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simetría y asimetría entre los ordenamientos jurídicos francés y español. Consecuencias para la traducción</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propuesta metodológica para combatir los factores afectivos en el proceso de aprendizaje de una lengua extranjera: aplicación a la asignatura de Techniques de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introducción a la traducción jurídica y jurada (francés-español) (3.ª edición)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-126, 2020, 978-84-9045-757-3</w:t>
+              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 134-148, 2020, 978-84-9045-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945908v1</w:t>
+                <w:t xml:space="preserve">halshs-02614937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del cómo hacer frente a las dificultades en la innovación docente del español como lengua extranjera en LEA (Langues Étrangères Appliquées)</w:t>
+                <w:t xml:space="preserve">Hacia una comparación de los sistemas educativos en España y en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Estévez Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 179-194, 2020, 978-84-9045-968-3</w:t>
+              <w:t xml:space="preserve">INTRODUCCIÓN A LA TRADUCCIÓN JURÍDICA Y JURADA (FRANCÉS-ESPAÑOL) (3ª ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 153-171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02614942v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuesta metodológica para combatir los factores afectivos en el proceso de aprendizaje de una lengua extranjera: aplicación a la asignatura de Techniques de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simetría y asimetría entre los ordenamientos jurídicos francés y español. Consecuencias para la traducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanagua Barceló Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Delgado Pugés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 134-148, 2020, 978-84-9045-968-3</w:t>
+              <w:t xml:space="preserve">Introducción a la traducción jurídica y jurada (francés-español) (3.ª edición)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-126, 2020, 978-84-9045-757-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02614937v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia una comparación de los sistemas educativos en España y en Francia</w:t>
+                <w:t xml:space="preserve">Del cómo hacer frente a las dificultades en la innovación docente del español como lengua extranjera en LEA (Langues Étrangères Appliquées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Estévez Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTRODUCCIÓN A LA TRADUCCIÓN JURÍDICA Y JURADA (FRANCÉS-ESPAÑOL) (3ª ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 153-171, 2020</w:t>
+              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 179-194, 2020, 978-84-9045-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935102v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2185,51 +2185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0104A2D0"/>
+    <w:nsid w:val="6E8F864C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorgevaldenebro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257444017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valdenebro S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/her.26.2024.565-570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Mula L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/onomazein.ne14.11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106326ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/redit.17.2023.18301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.381411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/hikma.v18i1.11209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu'Ad Al-Qaisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16130-1.p.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ivitra.43.10san" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Alarc&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagua Barcel&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/analyser-et-traduire-les-concepts-juridiques-dans-leurs-cultures-en-europe/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Delgado Pug&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Est&#233;vez Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03353687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorgevaldenebro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257444017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valdenebro S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/her.26.2024.565-570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Mula L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/onomazein.ne14.11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106326ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/redit.17.2023.18301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.381411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/hikma.v18i1.11209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu'Ad Al-Qaisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16130-1.p.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ivitra.43.10san" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Alarc&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagua Barcel&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/analyser-et-traduire-les-concepts-juridiques-dans-leurs-cultures-en-europe/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Delgado Pug&#233;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Est&#233;vez Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03353687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>