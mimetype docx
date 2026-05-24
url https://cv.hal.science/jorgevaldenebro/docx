--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -791,252 +791,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02614941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El factor extralingüístico en la traducción (francés-español) de expresiones marcadas culturalmente: relación sine qua non en el proceso traslativo</w:t>
+                <w:t xml:space="preserve">Estudio contrastivo del anisomorfismo cultural (Francia y España) de la terminología penal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Filología Francesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Hikma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.231-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6018/analesff.381411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21071/hikma.v18i1.11209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559264v1</w:t>
+                <w:t xml:space="preserve">hal-02560392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La importancia de la subcompetencia extralingüística en el análisis (FR-ES) de expresiones marcadas culturalmente. Estudio de las expresiones de las películas L'auberge espagnol y Qu'est-ce qu'on a fait au Bon Dieu ?</w:t>
+                <w:t xml:space="preserve">El factor extralingüístico en la traducción (francés-español) de expresiones marcadas culturalmente: relación sine qua non en el proceso traslativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreculturas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anales de Filología Francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/analesff.381411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02614944v1</w:t>
+                <w:t xml:space="preserve">hal-02559264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio contrastivo del anisomorfismo cultural (Francia y España) de la terminología penal</w:t>
+                <w:t xml:space="preserve">La importancia de la subcompetencia extralingüística en el análisis (FR-ES) de expresiones marcadas culturalmente. Estudio de las expresiones de las películas L'auberge espagnol y Qu'est-ce qu'on a fait au Bon Dieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hikma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreculturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21071/hikma.v18i1.11209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560392v1</w:t>
+                <w:t xml:space="preserve">halshs-02614944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1671,342 +1671,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuesta metodológica para combatir los factores afectivos en el proceso de aprendizaje de una lengua extranjera: aplicación a la asignatura de Techniques de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simetría y asimetría entre los ordenamientos jurídicos francés y español. Consecuencias para la traducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanagua Barceló Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Delgado Pugés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 134-148, 2020, 978-84-9045-968-3</w:t>
+              <w:t xml:space="preserve">Introducción a la traducción jurídica y jurada (francés-español) (3.ª edición)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-126, 2020, 978-84-9045-757-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02614937v1</w:t>
+                <w:t xml:space="preserve">hal-02945908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia una comparación de los sistemas educativos en España y en Francia</w:t>
+                <w:t xml:space="preserve">Del cómo hacer frente a las dificultades en la innovación docente del español como lengua extranjera en LEA (Langues Étrangères Appliquées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Estévez Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTRODUCCIÓN A LA TRADUCCIÓN JURÍDICA Y JURADA (FRANCÉS-ESPAÑOL) (3ª ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 153-171, 2020</w:t>
+              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 179-194, 2020, 978-84-9045-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935102v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simetría y asimetría entre los ordenamientos jurídicos francés y español. Consecuencias para la traducción</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propuesta metodológica para combatir los factores afectivos en el proceso de aprendizaje de una lengua extranjera: aplicación a la asignatura de Techniques de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introducción a la traducción jurídica y jurada (francés-español) (3.ª edición)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-126, 2020, 978-84-9045-757-3</w:t>
+              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 134-148, 2020, 978-84-9045-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945908v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del cómo hacer frente a las dificultades en la innovación docente del español como lengua extranjera en LEA (Langues Étrangères Appliquées)</w:t>
+                <w:t xml:space="preserve">Hacia una comparación de los sistemas educativos en España y en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valdenebro Sánchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Estévez Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologías innovadoras en la enseñanza-aprendizaje de lenguas extranjeras para traductores e intérpretes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares, pp. 179-194, 2020, 978-84-9045-968-3</w:t>
+              <w:t xml:space="preserve">INTRODUCCIÓN A LA TRADUCCIÓN JURÍDICA Y JURADA (FRANCÉS-ESPAÑOL) (3ª ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, pp. 153-171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02614942v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2185,51 +2185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8F864C"/>
+    <w:nsid w:val="14833607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorgevaldenebro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257444017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valdenebro S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/her.26.2024.565-570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Mula L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/onomazein.ne14.11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106326ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/redit.17.2023.18301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.381411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/hikma.v18i1.11209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu'Ad Al-Qaisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16130-1.p.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ivitra.43.10san" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Alarc&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagua Barcel&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/analyser-et-traduire-les-concepts-juridiques-dans-leurs-cultures-en-europe/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Delgado Pug&#233;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Est&#233;vez Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03353687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jorgevaldenebro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5647-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257444017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valdenebro S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/her.26.2024.565-570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Mula L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/onomazein.ne14.11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106326ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/redit.17.2023.18301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/hikma.v18i1.11209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesff.381411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu'Ad Al-Qaisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16130-1.p.0189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ivitra.43.10san" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a Alarc&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagua Barcel&#243; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/analyser-et-traduire-les-concepts-juridiques-dans-leurs-cultures-en-europe/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Delgado Pug&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Est&#233;vez Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03353687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>