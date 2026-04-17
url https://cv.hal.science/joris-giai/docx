--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -333,161 +333,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of isolated distal deep vein thrombosis: an international survey of healthcare professionals</w:t>
+                <w:t xml:space="preserve">Assessing Real-Life Food Consumption in Hospital with an Automatic Image Recognition Device: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia Makedonov</w:t>
+                <w:t xml:space="preserve">Laura Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lior Kapitanski</w:t>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Cyril Deronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vermorel</w:t>
+                <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Chevrier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (5), pp.657-662. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.319-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11239-025-03091-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038536v1</w:t>
+                <w:t xml:space="preserve">hal-05081947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors and decision thresholds in phase 2 and phase 3 randomized controlled trials evaluating drug efficacy using Bayesian methods: a systematic review</w:t>
               </w:r>
@@ -512,51 +512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Liaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hlavaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -735,593 +735,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIASP: An Open‐Source Software for Automated SMI Determination—Application to an Inpatient Population</w:t>
+                <w:t xml:space="preserve">Treatment of isolated distal deep vein thrombosis: an international survey of healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Charrière</w:t>
+                <w:t xml:space="preserve">Ilia Makedonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ragusa</w:t>
+                <w:t xml:space="preserve">Lior Kapitanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Genoux</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vilotitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Elisabeth Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.657-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11239-025-03091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497270v1</w:t>
+                <w:t xml:space="preserve">hal-05038536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Real-Life Food Consumption in Hospital with an Automatic Image Recognition Device: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ODIASP: An Open‐Source Software for Automated SMI Determination—Application to an Inpatient Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Albaladejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Antoine Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Deronne</w:t>
+                <w:t xml:space="preserve">Béatrice Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Baude</w:t>
+                <w:t xml:space="preserve">Antoine Vilotitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, pp.319-325. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081947v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydrogen inhalation in the Management of Patients with Moderate Oxygen-Requiring COVID19: Towards an Innovative Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pilot Study: Safety and Performance Validation of an Ingestible Medical Device for Collecting Small Intestinal Liquid in Healthy Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Buelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Corentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (5), </w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/acbr.50170415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps7010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306359v1</w:t>
+                <w:t xml:space="preserve">hal-04886661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot Study: Safety and Performance Validation of an Ingestible Medical Device for Collecting Small Intestinal Liquid in Healthy Volunteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tronel</w:t>
+                <w:t xml:space="preserve">Dihydrogen inhalation in the Management of Patients with Moderate Oxygen-Requiring COVID19: Towards an Innovative Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Silvent</w:t>
+                <w:t xml:space="preserve">Mathieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Buelow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">François Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Leroy</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps7010015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26502/acbr.50170415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886661v1</w:t>
+                <w:t xml:space="preserve">hal-05306359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized Net Benefit estimation and meta‐analysis using generalized pairwise comparisons in N‐of‐1 trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,1549 +1405,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Superselective Ischemia in Robotic Partial Nephrectomy Does Not Provide Better Long-term Renal Function than Renal Artery Clamping in a Randomized Controlled Trial (EMERALD): Should We Take the Risk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Simonin</w:t>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delsuc</w:t>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Meuret</w:t>
+                <w:t xml:space="preserve">Yann Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Caruso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
+                <w:t xml:space="preserve">Amina Fontanell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
+              <w:t xml:space="preserve">European Urology Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euf.2021.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836830v1</w:t>
+                <w:t xml:space="preserve">hal-03836842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lupo</w:t>
+                <w:t xml:space="preserve">Claire Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
+                <w:t xml:space="preserve">Pascal Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blachier</w:t>
+                <w:t xml:space="preserve">Liana Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915917v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIASP: Clinically Contextualized Image Analysis Using the PREDIMED Clinical Data Warehouse, Towards a Better Diagnosis of Sarcopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Charrière</w:t>
+                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pungponhavoan Tep</w:t>
+                <w:t xml:space="preserve">Stéphane Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lenne</w:t>
+                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (1), pp.e28166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836846v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superselective Ischemia in Robotic Partial Nephrectomy Does Not Provide Better Long-term Renal Function than Renal Artery Clamping in a Randomized Controlled Trial (EMERALD): Should We Take the Risk?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+                <w:t xml:space="preserve">ODIASP: Clinically Contextualized Image Analysis Using the PREDIMED Clinical Data Warehouse, Towards a Better Diagnosis of Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Teyssier</w:t>
+                <w:t xml:space="preserve">Pungponhavoan Tep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Fontanell</w:t>
+                <w:t xml:space="preserve">Christian Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.769-776. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.1068-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euf.2021.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836842v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.553-565. </w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e98-e106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836857v1</w:t>
+                <w:t xml:space="preserve">hal-03836869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle elasticity in patients with neonatal brachial plexus palsy using shear-wave ultrasound elastography. Preliminary results</w:t>
+                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Riquier-Le Chatelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">N. Della Schiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lallement-Dudek</w:t>
+                <w:t xml:space="preserve">I. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herisson</w:t>
+                <w:t xml:space="preserve">M. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Fitoussi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Arsicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BPB.0000000000000781⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836849v1</w:t>
+                <w:t xml:space="preserve">inserm-03246090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the incidence of nerve injuries according to different mandibular osteotomies including Wing osteotomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cresseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122 (5), pp.472-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting the bias of the net benefit estimator due to right‐censored observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Idlhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (4), pp.893-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.202000001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Profile of Precarious Migrants Attending the Médecins Du Monde’s Health and Social Care Centres in France: a Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeraude Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Henaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ijph.2021.602394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle elasticity in patients with neonatal brachial plexus palsy using shear-wave ultrasound elastography. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Viotti</w:t>
+                <w:t xml:space="preserve">Morgane Riquier-Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Lallement-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BPB.0000000000000781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836869v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Naudin</w:t>
+                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bordet</w:t>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arsicot</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Chiêm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tresson</w:t>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.276-283. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.553-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03246090v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Root Cause Analysis and Patient Safety Culture Among Hospital Care Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Kamalanavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistencies Between Two Cross-Cultural Adaptations of the Hospital Survey on Patient Safety Culture Into French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Patient Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (8), pp.e1186-e1193. </w:t>
@@ -3273,606 +3273,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Role of RAS or BRAF K601E in the Guidance of Surgery for Indeterminate Thyroid Nodules</w:t>
+                <w:t xml:space="preserve">Esophageal Motility Disorders Associated With Death or Allograft Dysfunction After Lung Transplantation? Results of a Retrospective Monocentric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ravella</w:t>
+                <w:t xml:space="preserve">Célia Gouynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez</w:t>
+                <w:t xml:space="preserve">François Philit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Descotes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Giai</w:t>
+                <w:t xml:space="preserve">François Mion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapras</w:t>
+                <w:t xml:space="preserve">François Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05487-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical and translational gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14309/ctg.0000000000000137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836870v1</w:t>
+                <w:t xml:space="preserve">hal-03836875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severity and long-term complications of surgical site infections after orthognathic surgery: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beissel</w:t>
+                <w:t xml:space="preserve">Anne-Sabine Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+                <w:t xml:space="preserve">Pierre Bouletreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Butin</w:t>
+                <w:t xml:space="preserve">Badr Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68968-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775417v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity and long-term complications of surgical site infections after orthognathic surgery: a retrospective study</w:t>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sabine Cousin</w:t>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouletreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Ibrahim</w:t>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68968-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836880v1</w:t>
+                <w:t xml:space="preserve">hal-04775417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophageal Motility Disorders Associated With Death or Allograft Dysfunction After Lung Transplantation? Results of a Retrospective Monocentric Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preoperative Role of RAS or BRAF K601E in the Guidance of Surgery for Indeterminate Thyroid Nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Philit</w:t>
+                <w:t xml:space="preserve">L. Ravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mion</w:t>
+                <w:t xml:space="preserve">J. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tronc</w:t>
+                <w:t xml:space="preserve">F. Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Sénéchal</w:t>
+                <w:t xml:space="preserve">V. Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and translational gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00137. </w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (7), pp.2264-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14309/ctg.0000000000000137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05487-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836875v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externally Controlled Trials: Are We There Yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Larrouquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,1612 +3945,1612 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pierrard</w:t>
+                <w:t xml:space="preserve">Alexandre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhil Lebdai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
+                <w:t xml:space="preserve">Stephane Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (11), pp.1186-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836882v1</w:t>
+                <w:t xml:space="preserve">hal-03836883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Baranchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385937v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Baranchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Becherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (4), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836884v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836887v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INN or brand name drug prescriptions: a multilevel, cross-sectional study in general practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Colin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-018-2580-8⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615153v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-label drug prescriptions in French general practice: a cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Lebdai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahmène Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Darmon</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026076⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (2), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836889v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">INN or brand name drug prescriptions: a multilevel, cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent De Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-018-2580-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006507v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Off-label drug prescriptions in French general practice: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Drogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lambert</w:t>
+                <w:t xml:space="preserve">Allison Netboute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (11), pp.1186-1191. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.e026076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836883v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mandibular Advancement Means Lower Facial Enlargement: A 2-Dimensional and 3-Dimensional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mojallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Mouhib</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
+              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (12), pp.2646.e1-2646.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joms.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195517v1</w:t>
+                <w:t xml:space="preserve">hal-01891606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular Advancement Means Lower Facial Enlargement: A 2-Dimensional and 3-Dimensional Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sigaux</w:t>
+                <w:t xml:space="preserve">Olivier Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mojallal</w:t>
+                <w:t xml:space="preserve">Charles Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+                <w:t xml:space="preserve">Myriam Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (12), pp.2646.e1-2646.e8. </w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joms.2018.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891606v1</w:t>
+                <w:t xml:space="preserve">hal-03195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Cerebrospinal Fluid Rhinorrhea: Association with Body Weight and Imaging Data</w:t>
               </w:r>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419-424. </w:t>
@@ -5670,103 +5670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital survey on patient safety culture (HSOPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.685-692. </w:t>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419 - 424. </w:t>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,77 +6198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a colorectal cancer screening program based on a guaiac test: A population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallazzini-Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse des essais cliniques en médecine personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autres [stat.ML]. Université de Lyon, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6671,51 +6671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="717A0BDB"/>
+    <w:nsid w:val="697FC067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>