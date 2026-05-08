--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -333,161 +333,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Real-Life Food Consumption in Hospital with an Automatic Image Recognition Device: a pilot study</w:t>
+                <w:t xml:space="preserve">Construction d’une méthodologie d’évaluation clinique des dispositifs médicaux grâce aux outils de simulation et illustration à travers trois études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Albaladejo</w:t>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Claire Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Deronne</w:t>
+                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Baude</w:t>
+                <w:t xml:space="preserve">Marielle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Aline Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68, pp.319-325. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (1), pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081947v1</w:t>
+                <w:t xml:space="preserve">hal-04938763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors and decision thresholds in phase 2 and phase 3 randomized controlled trials evaluating drug efficacy using Bayesian methods: a systematic review</w:t>
               </w:r>
@@ -512,518 +512,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Liaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hlavaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 179, pp.111651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une méthodologie d’évaluation clinique des dispositifs médicaux grâce aux outils de simulation et illustration à travers trois études</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ODIASP: An Open‐Source Software for Automated SMI Determination—Application to an Inpatient Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chapuis</w:t>
+                <w:t xml:space="preserve">Katia Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
+                <w:t xml:space="preserve">Antoine Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Picard</w:t>
+                <w:t xml:space="preserve">Béatrice Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Baron</w:t>
+                <w:t xml:space="preserve">Antoine Vilotitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938763v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of isolated distal deep vein thrombosis: an international survey of healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Makedonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Kapitanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (5), pp.657-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11239-025-03091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIASP: An Open‐Source Software for Automated SMI Determination—Application to an Inpatient Population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Real-Life Food Consumption in Hospital with an Automatic Image Recognition Device: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ragusa</w:t>
+                <w:t xml:space="preserve">Laura Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Genoux</w:t>
+                <w:t xml:space="preserve">Cyril Deronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vilotitch</w:t>
+                <w:t xml:space="preserve">Romain Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.319-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497270v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot Study: Safety and Performance Validation of an Ingestible Medical Device for Collecting Small Intestinal Liquid in Healthy Volunteers</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Buelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1143,64 +1143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydrogen inhalation in the Management of Patients with Moderate Oxygen-Requiring COVID19: Towards an Innovative Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized Net Benefit estimation and meta‐analysis using generalized pairwise comparisons in N‐of‐1 trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,831 +1405,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superselective Ischemia in Robotic Partial Nephrectomy Does Not Provide Better Long-term Renal Function than Renal Artery Clamping in a Randomized Controlled Trial (EMERALD): Should We Take the Risk?</w:t>
+                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+                <w:t xml:space="preserve">Marine Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Claire Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Teyssier</w:t>
+                <w:t xml:space="preserve">Pascal Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Fontanell</w:t>
+                <w:t xml:space="preserve">Liana Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euf.2021.04.009⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836842v1</w:t>
+                <w:t xml:space="preserve">hal-03836830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypobaric Unilateral Spinal Anesthesia Versus General Anesthesia for Hip Fracture Surgery in the Elderly: A Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delsuc</w:t>
+                <w:t xml:space="preserve">Julien Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Meuret</w:t>
+                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Caruso</w:t>
+                <w:t xml:space="preserve">Stéphane Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Deleat-Besson</w:t>
+                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (1), pp.e28166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836830v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Elecsys and Liaison immunoassays to determine Epstein–Barr virus serological status using further diagnostic approaches to clarify discrepant results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lupo</w:t>
+                <w:t xml:space="preserve">ODIASP: Clinically Contextualized Image Analysis Using the PREDIMED Clinical Data Warehouse, Towards a Better Diagnosis of Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Tsougaev</w:t>
+                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blachier</w:t>
+                <w:t xml:space="preserve">Pungponhavoan Tep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chovelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+                <w:t xml:space="preserve">Christian Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28166⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.1068-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915917v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIASP: Clinically Contextualized Image Analysis Using the PREDIMED Clinical Data Warehouse, Towards a Better Diagnosis of Sarcopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Charrière</w:t>
+                <w:t xml:space="preserve">Superselective Ischemia in Robotic Partial Nephrectomy Does Not Provide Better Long-term Renal Function than Renal Artery Clamping in a Randomized Controlled Trial (EMERALD): Should We Take the Risk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ephrem Madiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pungponhavoan Tep</w:t>
+                <w:t xml:space="preserve">Yann Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lenne</w:t>
+                <w:t xml:space="preserve">Amina Fontanell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Studies in Health Technology and Informatics, 290, pp.1068-1069. </w:t>
+              <w:t xml:space="preserve">European Urology Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euf.2021.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836846v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
+                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
+                <w:t xml:space="preserve">N. Della Schiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier François</w:t>
+                <w:t xml:space="preserve">I. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Viotti</w:t>
+                <w:t xml:space="preserve">M. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">M. Arsicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836869v2</w:t>
+                <w:t xml:space="preserve">inserm-03246090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Naudin</w:t>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bordet</w:t>
+                <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arsicot</w:t>
+                <w:t xml:space="preserve">Julien Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tresson</w:t>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72, pp.276-283. </w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e98-e106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03246090v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the incidence of nerve injuries according to different mandibular osteotomies including Wing osteotomies</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Idlhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Profile of Precarious Migrants Attending the Médecins Du Monde’s Health and Social Care Centres in France: a Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeraude Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle elasticity in patients with neonatal brachial plexus palsy using shear-wave ultrasound elastography. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Riquier-Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lallement-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,77 +2877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Root Cause Analysis and Patient Safety Culture Among Hospital Care Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Kamalanavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,295 +3005,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological features and nuclear scores: Diagnostic tools in preoperative fine needle aspiration of indeterminate thyroid nodules with RAS or BRAF K601E mutations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inconsistencies Between Two Cross-Cultural Adaptations of the Hospital Survey on Patient Safety Culture Into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ravella</w:t>
+                <w:t xml:space="preserve">Patrice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lapras</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cyt.12904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1186-e1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836851v1</w:t>
+                <w:t xml:space="preserve">hal-03836868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistencies Between Two Cross-Cultural Adaptations of the Hospital Survey on Patient Safety Culture Into French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
+                <w:t xml:space="preserve">Cytological features and nuclear scores: Diagnostic tools in preoperative fine needle aspiration of indeterminate thyroid nodules with RAS or BRAF K601E mutations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice François</w:t>
+                <w:t xml:space="preserve">Françoise Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+                <w:t xml:space="preserve">Véronique Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1186-e1193. </w:t>
+              <w:t xml:space="preserve">Cytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cyt.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836868v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esophageal Motility Disorders Associated With Death or Allograft Dysfunction After Lung Transplantation? Results of a Retrospective Monocentric Study</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouletreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,1748 +3809,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externally Controlled Trials: Are We There Yet?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpt.1881⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836823v1</w:t>
+                <w:t xml:space="preserve">hal-03836878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Externally Controlled Trials: Are We There Yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Larrouquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (5), pp.918-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.1881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836878v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lambert</w:t>
+                <w:t xml:space="preserve">C. Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">A.P. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Becherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (4), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836883v1</w:t>
+                <w:t xml:space="preserve">hal-03836887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006507v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Baranchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lesort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Delaunay</w:t>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836887v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Lebdai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahmène Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (2), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836884v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">INN or brand name drug prescriptions: a multilevel, cross-sectional study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent De Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-018-2580-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385937v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Rahmène Azzouzi</w:t>
+                <w:t xml:space="preserve">Off-label drug prescriptions in French general practice: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Drogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Netboute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
+                <w:t xml:space="preserve">Xavier Dode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.e026076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836882v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INN or brand name drug prescriptions: a multilevel, cross-sectional study in general practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Colin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-018-2580-8⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615153v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-label drug prescriptions in French general practice: a cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Drogou</w:t>
+                <w:t xml:space="preserve">Assessing Long-Term Survival Benefits of Immune Checkpoint Inhibitors Using the Net Survival Benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Netboute</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alexandre Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.e026076. </w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (11), pp.1186-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836889v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandibular Advancement Means Lower Facial Enlargement: A 2-Dimensional and 3-Dimensional Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sigaux</w:t>
+                <w:t xml:space="preserve">Olivier Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mojallal</w:t>
+                <w:t xml:space="preserve">Charles Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+                <w:t xml:space="preserve">Myriam Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (12), pp.2646.e1-2646.e8. </w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joms.2018.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891606v1</w:t>
+                <w:t xml:space="preserve">hal-03195517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mandibular Advancement Means Lower Facial Enlargement: A 2-Dimensional and 3-Dimensional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mojallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Mouhib</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 169 (10), pp.694. </w:t>
+              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (12), pp.2646.e1-2646.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7326/M18-0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joms.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195517v1</w:t>
+                <w:t xml:space="preserve">hal-01891606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Cerebrospinal Fluid Rhinorrhea: Association with Body Weight and Imaging Data</w:t>
               </w:r>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419-424. </w:t>
@@ -5670,103 +5670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital survey on patient safety culture (HSOPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.685-692. </w:t>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419 - 424. </w:t>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,77 +6198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a colorectal cancer screening program based on a guaiac test: A population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallazzini-Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse des essais cliniques en médecine personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autres [stat.ML]. Université de Lyon, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6671,51 +6671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="697FC067"/>
+    <w:nsid w:val="FF974951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>