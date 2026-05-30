--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une méthodologie d’évaluation clinique des dispositifs médicaux grâce aux outils de simulation et illustration à travers trois études</w:t>
+                <w:t xml:space="preserve">Priors and decision thresholds in phase 2 and phase 3 randomized controlled trials evaluating drug efficacy using Bayesian methods: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+                <w:t xml:space="preserve">Lorraine Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chapuis</w:t>
+                <w:t xml:space="preserve">Léa Liaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
+                <w:t xml:space="preserve">Alex Hlavaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Picard</w:t>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Baron</w:t>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 83 (1), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.111651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938763v1</w:t>
+                <w:t xml:space="preserve">hal-04938726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priors and decision thresholds in phase 2 and phase 3 randomized controlled trials evaluating drug efficacy using Bayesian methods: a systematic review</w:t>
+                <w:t xml:space="preserve">Construction d’une méthodologie d’évaluation clinique des dispositifs médicaux grâce aux outils de simulation et illustration à travers trois études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Barret</w:t>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Liaigre</w:t>
+                <w:t xml:space="preserve">Claire Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Hlavaty</w:t>
+                <w:t xml:space="preserve">Pierre Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Marielle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+                <w:t xml:space="preserve">Aline Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 179, pp.111651. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (1), pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938726v1</w:t>
+                <w:t xml:space="preserve">hal-04938763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODIASP: An Open‐Source Software for Automated SMI Determination—Application to an Inpatient Population</w:t>
               </w:r>
@@ -767,51 +767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Makedonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Kapitanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -888,51 +888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Real-Life Food Consumption in Hospital with an Automatic Image Recognition Device: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Deronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,325 +1003,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot Study: Safety and Performance Validation of an Ingestible Medical Device for Collecting Small Intestinal Liquid in Healthy Volunteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tronel</w:t>
+                <w:t xml:space="preserve">Dihydrogen inhalation in the Management of Patients with Moderate Oxygen-Requiring COVID19: Towards an Innovative Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Silvent</w:t>
+                <w:t xml:space="preserve">Mathieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Buelow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">François Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Leroy</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mps7010015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26502/acbr.50170415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886661v1</w:t>
+                <w:t xml:space="preserve">hal-05306359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydrogen inhalation in the Management of Patients with Moderate Oxygen-Requiring COVID19: Towards an Innovative Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pilot Study: Safety and Performance Validation of an Ingestible Medical Device for Collecting Small Intestinal Liquid in Healthy Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Buelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Corentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (5), </w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/acbr.50170415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mps7010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306359v1</w:t>
+                <w:t xml:space="preserve">hal-04886661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized Net Benefit estimation and meta‐analysis using generalized pairwise comparisons in N‐of‐1 trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,1013 +1941,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
+                <w:t xml:space="preserve">Muscle elasticity in patients with neonatal brachial plexus palsy using shear-wave ultrasound elastography. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Della Schiava</w:t>
+                <w:t xml:space="preserve">Morgane Riquier-Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Naudin</w:t>
+                <w:t xml:space="preserve">Pauline Lallement-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bordet</w:t>
+                <w:t xml:space="preserve">Olivier Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arsicot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BPB.0000000000000781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03246090v1</w:t>
+                <w:t xml:space="preserve">hal-03836849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
+                <w:t xml:space="preserve">Brice Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier François</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Chiêm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Viotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.553-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836869v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the incidence of nerve injuries according to different mandibular osteotomies including Wing osteotomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Profile of Precarious Migrants Attending the Médecins Du Monde’s Health and Social Care Centres in France: a Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeraude Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cordier</w:t>
+                <w:t xml:space="preserve">Marielle Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sigaux</w:t>
+                <w:t xml:space="preserve">Anne Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Giai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Henaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2021.602394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836863v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting the bias of the net benefit estimator due to right‐censored observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Assessing the incidence of nerve injuries according to different mandibular osteotomies including Wing osteotomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Idlhaj</w:t>
+                <w:t xml:space="preserve">J. Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cresseaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.202000001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (5), pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836853v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Profile of Precarious Migrants Attending the Médecins Du Monde’s Health and Social Care Centres in France: a Cross-Sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Correcting the bias of the net benefit estimator due to right‐censored observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Idlhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Henaine</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2021.602394⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.893-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.202000001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836856v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle elasticity in patients with neonatal brachial plexus palsy using shear-wave ultrasound elastography. Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Missing Data in the Hospital Survey on Patient Safety Culture: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Riquier-Le Chatelier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Julien Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BPB.0000000000000781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e98-e106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836849v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net benefit in the presence of correlated prioritized outcomes using generalized pairwise comparisons: A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Analysis of Preoperative CT Scan Can Help Predict Technical Failure of Endovascular Treatment of TASC C-D Aortoiliac Chronic Total Occlusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Della Schiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ozenne</w:t>
+                <w:t xml:space="preserve">M. Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Chiêm</w:t>
+                <w:t xml:space="preserve">M. Arsicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buyse</w:t>
+                <w:t xml:space="preserve">P. Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.553-565. </w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.276-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.8788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836857v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03246090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Root Cause Analysis and Patient Safety Culture Among Hospital Care Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Kamalanavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,1748 +3005,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistencies Between Two Cross-Cultural Adaptations of the Hospital Survey on Patient Safety Culture Into French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytological features and nuclear scores: Diagnostic tools in preoperative fine needle aspiration of indeterminate thyroid nodules with RAS or BRAF K601E mutations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice François</w:t>
+                <w:t xml:space="preserve">Lucie Ravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000443⟩</w:t>
+              <w:t xml:space="preserve">Cytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cyt.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836868v1</w:t>
+                <w:t xml:space="preserve">hal-03836851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological features and nuclear scores: Diagnostic tools in preoperative fine needle aspiration of indeterminate thyroid nodules with RAS or BRAF K601E mutations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Inconsistencies Between Two Cross-Cultural Adaptations of the Hospital Survey on Patient Safety Culture Into French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Descotes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patrice François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lapras</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), pp.37-44. </w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1186-e1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cyt.12904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836851v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophageal Motility Disorders Associated With Death or Allograft Dysfunction After Lung Transplantation? Results of a Retrospective Monocentric Study</w:t>
+                <w:t xml:space="preserve">Preoperative Role of RAS or BRAF K601E in the Guidance of Surgery for Indeterminate Thyroid Nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Gouynou</w:t>
+                <w:t xml:space="preserve">L. Ravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Philit</w:t>
+                <w:t xml:space="preserve">J. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mion</w:t>
+                <w:t xml:space="preserve">F. Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tronc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Sénéchal</w:t>
+                <w:t xml:space="preserve">V. Lapras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and translational gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14309/ctg.0000000000000137⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (7), pp.2264-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05487-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836875v1</w:t>
+                <w:t xml:space="preserve">hal-03836870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity and long-term complications of surgical site infections after orthognathic surgery: a retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sabine Cousin</w:t>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouletreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Giai</w:t>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Ibrahim</w:t>
+                <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.12015. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68968-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836880v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+                <w:t xml:space="preserve">Esophageal Motility Disorders Associated With Death or Allograft Dysfunction After Lung Transplantation? Results of a Retrospective Monocentric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+                <w:t xml:space="preserve">Célia Gouynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beissel</w:t>
+                <w:t xml:space="preserve">François Philit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+                <w:t xml:space="preserve">François Mion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Butin</w:t>
+                <w:t xml:space="preserve">François Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+                <w:t xml:space="preserve">Agathe Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+              <w:t xml:space="preserve">Clinical and translational gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14309/ctg.0000000000000137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775417v1</w:t>
+                <w:t xml:space="preserve">hal-03836875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Role of RAS or BRAF K601E in the Guidance of Surgery for Indeterminate Thyroid Nodules</w:t>
+                <w:t xml:space="preserve">Severity and long-term complications of surgical site infections after orthognathic surgery: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ravella</w:t>
+                <w:t xml:space="preserve">Anne-Sabine Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez</w:t>
+                <w:t xml:space="preserve">Pierre Bouletreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Descotes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Giai</w:t>
+                <w:t xml:space="preserve">Badr Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapras</w:t>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (7), pp.2264-2271. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05487-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68968-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836870v1</w:t>
+                <w:t xml:space="preserve">hal-03836880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Externally Controlled Trials: Are We There Yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Larrouquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (5), pp.918-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.1881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836878v1</w:t>
+                <w:t xml:space="preserve">hal-03836823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externally Controlled Trials: Are We There Yet?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpt.1881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03836823v1</w:t>
+                <w:t xml:space="preserve">hal-03836878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
+                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lesort</w:t>
+                <w:t xml:space="preserve">Valérie Pierrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Villani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Giai</w:t>
+                <w:t xml:space="preserve">Souhil Lebdai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Becherel</w:t>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delaunay</w:t>
+                <w:t xml:space="preserve">Abdel-Rahmène Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 201 (2), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836887v1</w:t>
+                <w:t xml:space="preserve">hal-03836882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03836884v1</w:t>
+                <w:t xml:space="preserve">hal-04385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delinière</w:t>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">High prevalence of cannabis use among patients with hidradenitis suppurativa: results from the VERADDICT survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Becherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (4), pp.839-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.17930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385937v1</w:t>
+                <w:t xml:space="preserve">hal-03836887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Prostatectomy after Vascular Targeted Photodynamic Therapy with Padeliporfin: Feasibility, and Early and Intermediate Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Benefit-Risk Balance of Nab-Paclitaxel in Metastatic Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buyse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 201 (2), pp.315-321. </w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.275-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2018.08.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MPA.0000000000001234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836882v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INN or brand name drug prescriptions: a multilevel, cross-sectional study in general practice</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent De Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Drogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Netboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,130 +5000,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delinière</w:t>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006507v1</w:t>
@@ -5173,64 +5173,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (11), pp.1186-1191. </w:t>
@@ -5281,51 +5281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Sildenafil as a Treatment for Raynaud Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,64 +5441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mojallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76 (12), pp.2646.e1-2646.e8. </w:t>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419-424. </w:t>
@@ -5670,103 +5670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital survey on patient safety culture (HSOPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.685-692. </w:t>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A. Righini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile P. Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurological Surgery Part B: Skull Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (05), pp.419 - 424. </w:t>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acidosis in Diabetic Population: Is Metformin Implicated? Results of a Matched Case-Control Study Performed on the Type 2 Diabetes Population of Grenoble Hospital University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,77 +6198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a colorectal cancer screening program based on a guaiac test: A population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallazzini-Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse des essais cliniques en médecine personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autres [stat.ML]. Université de Lyon, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6671,51 +6671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF974951"/>
+    <w:nsid w:val="442CC5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-giai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2424-8046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188821333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05467365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roger-Margueritat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Biennier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Craspay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Liaigre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hlavaty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05497270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ragusa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Makedonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Kapitanski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-025-03091-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deronne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roustit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Silvent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buelow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delsuc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Caruso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deleat-Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tsougaev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chovelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28166" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ephrem Madiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220271" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Fontanell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2021.04.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Riquier-Le Chatelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallement-Dudek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitoussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BPB.0000000000000781" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ozenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Chi&#234;m" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8788" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeraude Halley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Chappuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomasino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.602394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresseaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Idlhaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.202000001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836869v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arsicot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tresson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836865v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kamalanavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ravella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Descotes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lapras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Descotes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05487-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gouynou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Philit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tronc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ctg.0000000000000137" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Cousin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouletreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ibrahim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68968-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Larrouquere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Lebdai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahm&#232;ne Azzouzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2018.08.084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Villani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Becherel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.17930" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000001234" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent De Bruyne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pon&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-018-2580-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drogou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Netboute" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026076" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lambert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djz030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mouhib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-0517" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sigaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joms.2018.07.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Quatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Righini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Reyt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1603731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01719514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzx086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Righini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile P. Reyt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lepelley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahiaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3545914" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Exbrayat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bureau Du Colombier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX2VN6QB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01891622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Pegard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallazzini-Cr&#233;pin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caoduro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-014-0025-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1067" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>