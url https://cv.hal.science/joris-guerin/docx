--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -221,297 +221,431 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Monitoring for Safety-Critical Vision-based Runway Detection</w:t>
+                <w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dario</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chenevier</w:t>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+                <w:t xml:space="preserve">Fadilath Kate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Issam Souassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANITI Days 2026 - Poster Session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519080v1</w:t>
+                <w:t xml:space="preserve">hal-05567994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Runtime Monitoring for Safety-Critical Vision-based Runway Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANITI Days 2026 - Poster Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Runtime Monitoring for AI-based Systems: An application to runway detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT IASIV -- Thematic Seminar Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette, Supélec, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette, Supélec, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -521,97 +655,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hauteurs d’eau dans les plaines d’inondation avec les GNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadil Boodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Alberto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -620,2115 +754,2115 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mobsite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+                <w:t xml:space="preserve">hal-05529023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05529023v1</w:t>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoi Tran Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PMLR, Jul 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAO-XAI 2024 Data meets Ontologies in Explainable AI co-located with the 27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Confalonieri; Oliver Kutz; Diego Calvanese; Dagmar Gromann; Andreas Holzinger, Oct 2024, Santiago de Compostela, Spain. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870531v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Two Adversarial Attacks Against Person Re-Identification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.437-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011623800003417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.14829-14837, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i12.26732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212952v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Person Re-Identification Datasets and Approaches for Practical Real-World Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Huaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Sumari H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigy Machaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.495-502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011633800003417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765273v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigy Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliver Sumari H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
+              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nassau, France. pp.449-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779723v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600856v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
+              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826818v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe du contenu sémantique et du temps d'exécution pour une tâche robotisée de saisie d'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Images, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for Object Detection using Deep Learning and CAD Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigy Machaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Viterbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems (ICEIS2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying Emergency Landing for Safe Urban UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2021) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-W52860.2021.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Meaningful View Selection</w:t>
+                <w:t xml:space="preserve">Improving Image Clustering With Multiple Pretrained CNN Feature Extractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Boots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference 2018, BMVC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245277v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Clustering With Multiple Pretrained CNN Feature Extractors</w:t>
+                <w:t xml:space="preserve">Semantically Meaningful View Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nyiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thieryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Boots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2018, BMVC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.1061-1066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153633v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN Features are also Great at Unsupervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nyiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computer Science, Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia. pp.83-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/csit.2018.80308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2738,644 +2872,644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+                <w:t xml:space="preserve">Safety Monitoring of Machine Learning Perception Functions: a Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
+              <w:t xml:space="preserve">Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/coin.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337270v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Monitoring of Machine Learning Perception Functions: a Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadil Boodoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/coin.70032⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830599v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hallopeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965634v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial attacks and defenses in person search: A systematic mapping study and taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo de O. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 148, 105096 [14 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving robustness of industrial object detection by automatic generation of synthetic images from CAD models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.415-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/coin.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3385,143 +3519,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBES - Vision Backbone Efficient Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirreza Shaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshvardhan Gazula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3531,91 +3665,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quick Guide to Design Rigorous Machine Learning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3625,163 +3759,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology Forecasting of COVID-19 Using AI—A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gadelha Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andouglas Gonçalves da Silva Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunfrey Pires Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Vilar de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Andrade Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence for COVID-19 and Future Pandemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.89-120, 2022, Disruptive Technologies and Digital Transformations for Society 5.0, 978-981-16-3782-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-3783-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3791,185 +3925,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
+                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machine Learning [cs.LG]. École Nationale Supérieure d'Arts et Métiers, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04351493v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03096508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Signal and Image processing. École Nationale Supérieure des Arts et Métiers, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03096508v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04351493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4116,51 +4250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>