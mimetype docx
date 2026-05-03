--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -629,51 +629,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -784,2085 +784,2206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unifying Runtime Monitoring Approaches for Safety-Critical Machine Learning: Application to Vision-Based Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mobsite</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529023v1</w:t>
+                <w:t xml:space="preserve">hal-05592232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mobsite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579393v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+                <w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Tran Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAO-XAI 2024 Data meets Ontologies in Explainable AI co-located with the 27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Confalonieri; Oliver Kutz; Diego Calvanese; Dagmar Gromann; Andreas Holzinger, Oct 2024, Santiago de Compostela, Spain. 7p</w:t>
+              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PMLR, Jul 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874325v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">DAO-XAI 2024 Data meets Ontologies in Explainable AI co-located with the 27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Confalonieri; Oliver Kutz; Diego Calvanese; Dagmar Gromann; Andreas Holzinger, Oct 2024, Santiago de Compostela, Spain. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212952v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Two Adversarial Attacks Against Person Re-Identification Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Viterbo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011623800003417⟩</w:t>
+              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.14829-14837, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i12.26732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381614v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870531v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Person Re-Identification Datasets and Approaches for Practical Real-World Implementations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esteban Clua</w:t>
+                <w:t xml:space="preserve">Combining Two Adversarial Attacks Against Person Re-Identification Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.495-502, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011633800003417⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.437-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011623800003417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381636v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+                <w:t xml:space="preserve">Benchmarking Person Re-Identification Datasets and Approaches for Practical Real-World Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Sumari H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigy Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.495-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011633800003417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600856v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
+              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826818v1</w:t>
+                <w:t xml:space="preserve">hal-03765273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
+              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765273v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779723v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe du contenu sémantique et du temps d'exécution pour une tâche robotisée de saisie d'objet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Gaume</w:t>
+                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigy Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliver Sumari H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Images, Apprentissage et Perception (RFIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nassau, France. pp.449-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490461v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Object Detection using Deep Learning and CAD Models.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose Viterbo</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe du contenu sémantique et du temps d'exécution pour une tâche robotisée de saisie d'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems (ICEIS2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Portugal</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Images, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213496v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Emergency Landing for Safe Urban UAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Method for Object Detection using Deep Learning and CAD Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigy Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Viterbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2021) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems (ICEIS2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213534v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Clustering With Multiple Pretrained CNN Feature Extractors</w:t>
+                <w:t xml:space="preserve">Certifying Emergency Landing for Safe Urban UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Byron Boots</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2018, BMVC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2021) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-W52860.2021.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153633v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Meaningful View Selection</w:t>
+                <w:t xml:space="preserve">Improving Image Clustering With Multiple Pretrained CNN Feature Extractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Boots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference 2018, BMVC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantically Meaningful View Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nyiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thieryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Boots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, France. pp.1061-1066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CNN Features are also Great at Unsupervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nyiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computer Science, Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia. pp.83-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/csit.2018.80308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2872,65 +2993,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Monitoring of Machine Learning Perception Functions: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,578 +3059,578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/coin.70032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are LSTM and conceptual rainfall-runoff models able to cope with limited training datasets under diverse hydrometeorological conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadil Boodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (2), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40808-025-02316-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hallopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial attacks and defenses in person search: A systematic mapping study and taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo de O. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 148, 105096 [14 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving robustness of industrial object detection by automatic generation of synthetic images from CAD models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garcia Ballhausen Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viterbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (3), pp.415-432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/coin.12572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3519,143 +3640,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBES - Vision Backbone Efficient Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shray Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirreza Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshvardhan Gazula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3665,91 +3786,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quick Guide to Design Rigorous Machine Learning Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3759,163 +3880,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology Forecasting of COVID-19 Using AI—A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gadelha Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andouglas Gonçalves da Silva Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunfrey Pires Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Vilar de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Andrade Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence for COVID-19 and Future Pandemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.89-120, 2022, Disruptive Technologies and Digital Transformations for Society 5.0, 978-981-16-3782-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-3783-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3925,185 +4046,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Signal and Image processing. École Nationale Supérieure des Arts et Métiers, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-03096508v1</w:t>
+                <w:t xml:space="preserve">tel-04351493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machine Learning [cs.LG]. École Nationale Supérieure d'Arts et Métiers, 2018. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04351493v1</w:t>
+                <w:t xml:space="preserve">tel-03096508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4250,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>