--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1402,252 +1402,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870531v2</w:t>
+                <w:t xml:space="preserve">hal-04212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Guiochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.14829-14837, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i12.26732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212952v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Two Adversarial Attacks Against Person Re-Identification Systems</w:t>
               </w:r>
@@ -1874,486 +1874,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765273v1</w:t>
+                <w:t xml:space="preserve">hal-03600856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigy Machaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliver Sumari H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t>
+              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nassau, France. pp.449-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779723v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600856v1</w:t>
+                <w:t xml:space="preserve">hal-03765273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrADe Re-ID – Live Person Re-Identification using Tracking and Anomaly Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nassau, France. pp.449-454, </w:t>
+              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826818v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe du contenu sémantique et du temps d'exécution pour une tâche robotisée de saisie d'objet</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Monitoring of Machine Learning Perception Functions: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4054,169 +4054,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Signal and Image processing. École Nationale Supérieure des Arts et Métiers, 2018. English. </w:t>
+                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machine Learning [cs.LG]. École Nationale Supérieure d'Arts et Métiers, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04351493v1</w:t>
+                <w:t xml:space="preserve">tel-03096508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning improvements for robotic applications in industrial context: Case study of autonomous sorting</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Machine Learning [cs.LG]. École Nationale Supérieure d'Arts et Métiers, 2018. English. </w:t>
+                <w:t xml:space="preserve">Méthodes d'apprentissage automatique pour des applications robotiques dans un contexte industriel : étude de cas du tri robotisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Signal and Image processing. École Nationale Supérieure des Arts et Métiers, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018ENAM0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03096508v1</w:t>
+                <w:t xml:space="preserve">tel-04351493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4371,51 +4371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Boodoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sampaio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011623800003417" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Huaman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sumari H." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigy Machaca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011633800003417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliver Sumari H." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garcia Ballhausen Sampaio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viterbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Boots" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nyiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thieryl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593524" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2018.80308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Skifa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-025-02316-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de O. Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12572" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Bansal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Shaban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvardhan Gazula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826834v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gadelha Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andouglas Gon&#231;alves da Silva Junior" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunfrey Pires Arag&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Vilar de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrade Bezerra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3783-4_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03096508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04351493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>