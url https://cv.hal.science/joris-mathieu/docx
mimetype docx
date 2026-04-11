--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -256,1690 +256,1824 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02069111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use prevalence among immigrants by generational status in Europe: A systematic review and meta‐analysis</w:t>
+                <w:t xml:space="preserve">MISAPSY: childhood maltreatment, food insecurity, psychological distress and professional integration among socioeconomically disadvantaged young adults – a mixed-methods study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Najdini</w:t>
+                <w:t xml:space="preserve">Maud Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maeva Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Shadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maë Ménauges</w:t>
+                <w:t xml:space="preserve">Isée Bernateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (7), pp.1381-1391. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.70091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-026-04292-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343004v1</w:t>
+                <w:t xml:space="preserve">hal-05555169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs Rorschach dans la clinique de l’obésité sévère : comparaison interculturelle entre la France et la Turquie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use prevalence among immigrants by generational status in Europe: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Najdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aslıhan Topyay Özfidan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Shadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maë Ménauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.037.0165⟩</w:t>
+              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (7), pp.1381-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383662v1</w:t>
+                <w:t xml:space="preserve">hal-05343004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATICC : a mixed-methods study on addiction, trauma, and immigration among vulnerable young adults in the grand est youth network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les indicateurs Rorschach dans la clinique de l’obésité sévère : comparaison interculturelle entre la France et la Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Shadili</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslıhan Topyay Özfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Guenoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-025-02738-5⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 37 (1), pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.037.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343015v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité de type complexe : à la jonction entre obésité développementale et réactionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Godot</w:t>
+                <w:t xml:space="preserve">ATICC : a mixed-methods study on addiction, trauma, and immigration among vulnerable young adults in the grand est youth network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Najdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Shadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-02738-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05343031v1</w:t>
+                <w:t xml:space="preserve">hal-05343015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy and bonding in clinical practice with exceptional experiences: Mariu and the quintessence of evil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol and psychoactive substance use in a cohort of children followed by child protection in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obésité de type complexe : à la jonction entre obésité développementale et réactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Assous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Widart</w:t>
+                <w:t xml:space="preserve">Manon Godot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1180292⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.100433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343034v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low resilience in severe obesity: marker of adverse childhood experiences and current psychological disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol and psychoactive substance use in a cohort of children followed by child protection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Widart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-022-01488-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1180292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1180292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807518v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique de l’obésité : entre (re)construction de l’enveloppe psychique et intériorisation de la fonction contenante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low resilience in severe obesity: marker of adverse childhood experiences and current psychological disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathieu</w:t>
+                <w:t xml:space="preserve">Dehbia Moukah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ozfidan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrette Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.009⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-022-01488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837601v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité sévère, quelle prise en charge psychologique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Mathieu</w:t>
+                <w:t xml:space="preserve">Clinique de l’obésité : entre (re)construction de l’enveloppe psychique et intériorisation de la fonction contenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casandre Petit</w:t>
+                <w:t xml:space="preserve">A. Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Lombard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/psyc/202152159⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.282-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03020026v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
+                <w:t xml:space="preserve">Obésité sévère, quelle prise en charge psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casandre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guirkinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aslihan Topkay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Roché-Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202152159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003521v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between traumatic experiences in childhood or early adulthood and lifetime binge eating disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Quenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aslihan Topkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178350v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et traumatisme : vers une étude subjectivante de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links between traumatic experiences in childhood or early adulthood and lifetime binge eating disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lévy</w:t>
+                <w:t xml:space="preserve">Christelle Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ziegler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Aude Sirveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (5), pp.841-853. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276, pp.134-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.557.0841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004794v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obésité et traumatisme : vers une étude subjectivante de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.841-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.557.0841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Binge Eating Disorder en 2017 : de l’impulsivité à la compulsivité, les ouvertures du DSM-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.237-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1957-2557(17)30063-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1949,1147 +2083,1147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et troubles alimentaires : Exploration des enjeux intrapsychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Gros-TCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gros-TCA, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et troubles alimentaires : Explorer les enjeux intrapsychiques pour penser une prise en soin interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Territoriale de l’obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSO Nancy, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves projectives en contexte traumatique : un espace potentiel de dépôt et d’élaboration du traumatisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Traumatismes et dispositifs d’accompagnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dijon, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique de l'obésité : Entre (re)construction de l'enveloppe psychique et intériorisation de la fonction contenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Topyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enveloppes psychiques. Nouvelle conceptualisation et évolution socitale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du concept de résilience aux maladies chroniques : exemple de l’obésité sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORKSHOP sur le thème de l’après cancer (Dijon 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de résilience et son influence sur les résultats postopératoires en chirurgie de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFFCO-MM : CONGRÈS ANNUEL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes, résilience et somatisation : Perspectives applicatives chez des patients en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International sur la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de résilience dans le parcours de pré-chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMCO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soins et résilience : quels indicateurs d’évolution ? Approche clinique auprès de patients candidats à une chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric surgery and psychic life in adults : an intercultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du Réseau international de recherche Méthodes projectives et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité, gastroplastie et résilience : processus de mentalisation, mécanismes de défense et Rorschach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème International Congress of the Society of Rorschach &amp; Projective Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et chirurgie bariatrique : quand le corps est en balance, que devient la psychê ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme colloque du Réseau International de recherche universitaire sur les Méthodes Projectives et Psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps gros, corps vulnérable : quand l’obésité met en maux le poids de toute une vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57eme congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3099,154 +3233,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance, perception et définition du concept « Patient Partenaire de Soins » : Qu’en pensent les acteurs déjà impliqués en éducation thérapeutique ? Résultats d’une enquête nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Voyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française pour le Développement de l’Education thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3256,224 +3390,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Médiumnité et troubles de l'attachement - le cas de Mariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 cas de clinique des expériences exceptionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782100886869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique de l’obésité : du vécu traumatique à l’émergence d’un processus de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clinique de l’obésité et du surpoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38642-310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3541,51 +3675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56915E57"/>
+    <w:nsid w:val="79804031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-907X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232908060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02069111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; M&#233;nauges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100433" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dollander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1180292" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Moukah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Witkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01488-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozfidan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanahuja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandre Petit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lombard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guirkinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roch&#233;-Bauchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202152159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TGCFC64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Sirveaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.05.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02004794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30063-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-907X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232908060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02069111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; M&#233;nauges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dollander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1180292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Moukah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Witkowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01488-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozfidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanahuja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandre Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guirkinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roch&#233;-Bauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TGCFC64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Sirveaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02004794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ziegler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30063-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>