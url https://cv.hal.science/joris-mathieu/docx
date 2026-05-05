--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -424,334 +424,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use prevalence among immigrants by generational status in Europe: A systematic review and meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs Rorschach dans la clinique de l’obésité sévère : comparaison interculturelle entre la France et la Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Najdini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Shadili</w:t>
+                <w:t xml:space="preserve">Aslıhan Topyay Özfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frigaux</w:t>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maë Ménauges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.70091⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 37 (1), pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.037.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343004v1</w:t>
+                <w:t xml:space="preserve">hal-05383662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs Rorschach dans la clinique de l’obésité sévère : comparaison interculturelle entre la France et la Turquie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use prevalence among immigrants by generational status in Europe: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Najdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Shadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+                <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maë Ménauges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 37 (1), pp.165-182. </w:t>
+              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (7), pp.1381-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pcp.037.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383662v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATICC : a mixed-methods study on addiction, trauma, and immigration among vulnerable young adults in the grand est youth network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Najdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,235 +822,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy and bonding in clinical practice with exceptional experiences: Mariu and the quintessence of evil</w:t>
+                <w:t xml:space="preserve">Obésité de type complexe : à la jonction entre obésité développementale et réactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Evrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Jallet</w:t>
+                <w:t xml:space="preserve">Manon Godot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.006⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.100433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343028v1</w:t>
+                <w:t xml:space="preserve">hal-05343031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité de type complexe : à la jonction entre obésité développementale et réactionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomy and bonding in clinical practice with exceptional experiences: Mariu and the quintessence of evil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Dollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Godot</w:t>
+                <w:t xml:space="preserve">Romain Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.100433. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343031v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol and psychoactive substance use in a cohort of children followed by child protection in France</w:t>
               </w:r>
@@ -1164,278 +1164,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low resilience in severe obesity: marker of adverse childhood experiences and current psychological disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinique de l’obésité : entre (re)construction de l’enveloppe psychique et intériorisation de la fonction contenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brunaud</w:t>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reibel</w:t>
+                <w:t xml:space="preserve">A. Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehbia Moukah</w:t>
+                <w:t xml:space="preserve">A. Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Witkowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.282-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40519-022-01488-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807518v1</w:t>
+                <w:t xml:space="preserve">hal-03837601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique de l’obésité : entre (re)construction de l’enveloppe psychique et intériorisation de la fonction contenante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low resilience in severe obesity: marker of adverse childhood experiences and current psychological disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathieu</w:t>
+                <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ozfidan</w:t>
+                <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sanahuja</w:t>
+                <w:t xml:space="preserve">Dehbia Moukah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ikiz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrette Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.282-287. </w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40519-022-01488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837601v1</w:t>
+                <w:t xml:space="preserve">hal-03807518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité sévère, quelle prise en charge psychologique ?</w:t>
               </w:r>
@@ -1593,77 +1593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Topkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,51 +1710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between traumatic experiences in childhood or early adulthood and lifetime binge eating disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (5), pp.841-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Witkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.237-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2330,64 +2330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Topyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enveloppes psychiques. Nouvelle conceptualisation et évolution socitale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2544,368 +2544,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes, résilience et somatisation : Perspectives applicatives chez des patients en situation d’obésité</w:t>
+                <w:t xml:space="preserve">Parcours de soins et résilience : quels indicateurs d’évolution ? Approche clinique auprès de patients candidats à une chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International sur la résilience</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334711v1</w:t>
+                <w:t xml:space="preserve">hal-02334713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de résilience dans le parcours de pré-chirurgie bariatrique</w:t>
+                <w:t xml:space="preserve">Traumatismes, résilience et somatisation : Perspectives applicatives chez des patients en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès International sur la résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019907v1</w:t>
+                <w:t xml:space="preserve">hal-02334711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et résilience : quels indicateurs d’évolution ? Approche clinique auprès de patients candidats à une chirurgie bariatrique</w:t>
+                <w:t xml:space="preserve">La dynamique de résilience dans le parcours de pré-chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial sur la résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">JMCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334713v1</w:t>
+                <w:t xml:space="preserve">hal-03019907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric surgery and psychic life in adults : an intercultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du Réseau international de recherche Méthodes projectives et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2943,51 +2943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité, gastroplastie et résilience : processus de mentalisation, mécanismes de défense et Rorschach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et chirurgie bariatrique : quand le corps est en balance, que devient la psychê ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3133,51 +3133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps gros, corps vulnérable : quand l’obésité met en maux le poids de toute une vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,77 +3404,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Médiumnité et troubles de l'attachement - le cas de Mariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3675,51 +3675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79804031"/>
+    <w:nsid w:val="7172A773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3906,51 +3906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-907X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232908060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02069111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; M&#233;nauges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dollander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1180292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Moukah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Witkowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01488-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozfidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanahuja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandre Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guirkinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roch&#233;-Bauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TGCFC64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Sirveaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02004794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ziegler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30063-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joris-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-907X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232908060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02069111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; M&#233;nauges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Godot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dollander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1180292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozfidan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanahuja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Moukah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Witkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01488-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandre Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guirkinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roch&#233;-Bauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202152159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8TGCFC64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Sirveaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2019.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02004794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ziegler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30063-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>