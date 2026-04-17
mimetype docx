--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -66,1835 +66,1835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement et perception géométrique dans le développement moteur typique et atypique : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Figure reproduction as a step towards theoretical geometry: analysis of the didactical and a-didactical processes in a classroom setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gauduel</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roullet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119 (2), pp.203-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-024-10370-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177831v1</w:t>
+                <w:t xml:space="preserve">hal-05295347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to Use Geometric Tools in Cabri Express, a Dynamic Geometry Software: A Comparative Analysis Between Neurotypical, and DCD Children.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The instrumental deconstruction as a link between drawing and geometrical figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roullet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05177835v1</w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-018-9862-z]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une adaptation en géométrie pour les enfants présentant un TDC : Évaluation en classe du logiciel Cabri-Express</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation initiale des enseignants du premier degré en géométrie : quels savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chazal-Piquand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joris Mithalal</w:t>
+                <w:t xml:space="preserve">Joris Mithalal-Le Doze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du collectif cognitif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05507575v1</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.317-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et construction de connaissances dans une situation de résolution de problèmes en géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.7-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre en géométrie, entre adaptation et acculturation. Langage et activité géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Langage, Apprentissage et Enseignement des Mathématiques, 54, pp.29-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment construire une analyse a priori didactique et cognitive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomez Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Hanssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Reasoning and Perception in Typical and Atypical Motor Development: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roullet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developpemental Coordination Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EACD &amp; IAACD, Jun 2025, Heildeberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie et dyspraxie: penser l'inclusion à la lumière des sciences cognitives, de la didactique, et des EIAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de construction : prise en compte de la dimension textuelle pour construire un discours sur les objets et des objets de discours en géométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de construction : conjuguer les aspects conceptuels, graphiques et langagiers en géométrie au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercredis de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG04: Geometry Teaching and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysi Papadaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG04: Geometry education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.559-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG04 : Geometrical thinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining epistemological and cognitive approaches of geometry with cK¢</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mithalal-Le Doze Joris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.511-513</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.557-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286992v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining epistemological and cognitive approaches of geometry with cK¢</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction to the papers of TWG04 : Geometrical thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Ceretkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.557-563</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.511-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287014v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language in geometry classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Rzeszów, Poland. pp.649-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figure reproduction as a step towards theoretical geometry: analysis of the didactical and a-didactical processes in a classroom setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raisonnement et perception géométrique dans le développement moteur typique et atypique : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05295347v1</w:t>
+              <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The instrumental deconstruction as a link between drawing and geometrical figure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ability to Use Geometric Tools in Cabri Express, a Dynamic Geometry Software: A Comparative Analysis Between Neurotypical, and DCD Children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01950391v1</w:t>
+              <w:t xml:space="preserve">Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants du premier degré en géométrie : quels savoirs ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joris Mithalal-Le Doze</w:t>
+                <w:t xml:space="preserve">Vers une adaptation en géométrie pour les enfants présentant un TDC : Évaluation en classe du logiciel Cabri-Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chazal-Piquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Colloque international du collectif cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe (76200), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-01101887v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1912,103 +1912,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et remédiation des compétences en géométrie chez des enfants présentant un trouble de la coordination motrice : perspectives pour une pédagogie inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roullet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Cavalli; Gille Leloup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives et défis en sciences de l'orthophonie : convergence des recherches sur les troubles du neuro-développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298, Fédération nationale des orthophonistes, pp.144-168, 2024, 9782362351563</w:t>
@@ -2037,77 +2037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage en classe de mathématiques : regards croisés en Théorie des Situations Didactiques (TSD) et en Théorie Anthropologique du Didactique (TAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2181,51 +2181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction instrumentale et déconstruction dimensionnelle dans le contexte de la géométrie dynamique tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2421,51 +2421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hanssen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chazal-Piquand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Alice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysi Papadaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithalal-Le Doze Joris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Alice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hanssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysi Papadaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithalal-Le Doze Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chazal-Piquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>