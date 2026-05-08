--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -884,165 +884,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes de construction : prise en compte de la dimension textuelle pour construire un discours sur les objets et des objets de discours en géométrie.</w:t>
+                <w:t xml:space="preserve">Les programmes de construction : conjuguer les aspects conceptuels, graphiques et langagiers en géométrie au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Mercredis de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218291v1</w:t>
+                <w:t xml:space="preserve">hal-04218329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes de construction : conjuguer les aspects conceptuels, graphiques et langagiers en géométrie au cycle 3</w:t>
+                <w:t xml:space="preserve">Les programmes de construction : prise en compte de la dimension textuelle pour construire un discours sur les objets et des objets de discours en géométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercredis de l'APMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218329v1</w:t>
+                <w:t xml:space="preserve">hal-04218291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG04: Geometry Teaching and Learning</w:t>
               </w:r>
@@ -1546,260 +1546,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement et perception géométrique dans le développement moteur typique et atypique : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Ability to Use Geometric Tools in Cabri Express, a Dynamic Geometry Software: A Comparative Analysis Between Neurotypical, and DCD Children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hanssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177831v1</w:t>
+                <w:t xml:space="preserve">hal-05177835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to Use Geometric Tools in Cabri Express, a Dynamic Geometry Software: A Comparative Analysis Between Neurotypical, and DCD Children.</w:t>
+                <w:t xml:space="preserve">Raisonnement et perception géométrique dans le développement moteur typique et atypique : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177835v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une adaptation en géométrie pour les enfants présentant un TDC : Évaluation en classe du logiciel Cabri-Express</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Alice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hanssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysi Papadaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithalal-Le Doze Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chazal-Piquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9862-z]" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Alice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hanssen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysi Papadaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithalal-Le Doze Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chazal-Piquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00590941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>