--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josabeth Millereux-Le Bechennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur Musée archéologique départemental de Saint-Bertrand-de-Comminges (Haute-Garonneà</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la monnaie dans la nécropole tardoantique de la Citadelle d’Amiens (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Corsiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Favart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec la coll. d’A. CORSIEZ, Cl. FAVART, A. LOUIS & T. OUESLATI, Les fonctions de la monnaie dans la nécropole tardoantique de la citadelle d’Amiens (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.99-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARCOPHAGES EN PLOMB DE LA NÉCROPOLE NORD GALLO-ROMAINE DE LA CITADELLE D’AMIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2, pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre de la nécropole nord d’Amiens : la fouille de la Citadelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL D'OPERATION La Citadelle, Amiens, Somme Volume 3 Les espaces funéraires (secteurs 1 et 2) octobre 2011-mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Favart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiens Métropole. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles archéologiques de la Citadelle d’Amiens : des romains au renzo piano building workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 9782908095500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : D'une rive à l'autre, Chelles-Gournay : ville de Chelles, musée Alfred Bonno, [du 21 juin 2010 au 30 juin 2011]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin Hors-Série de la Société Archéologique et Historique de Chelles (Hors-série), 92 p., 2010, 2951677480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josabeth Millereux-Le Bechennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Conservateur Musée archéologique départemental de Saint-Bertrand-de-Comminges (Haute-Garonneà</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Fish in Funerary Rituals According to Two Late Roman Necropoleis from Northern France. Nempont-Saint-Firmin and Amiens (3rd–4th Cent. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lelarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISH’N BONES Proceedings Of The XXIth Fish Remains Working Group International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienne, Austria. Vol. 21, Holzhausen Der Verlag, pp. 147-157, 2026, ISBN 978-3-903207-98-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la monnaie dans la nécropole tardoantique de la Citadelle d’Amiens (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Corsiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Favart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec la coll. d’A. CORSIEZ, Cl. FAVART, A. LOUIS & T. OUESLATI, Les fonctions de la monnaie dans la nécropole tardoantique de la citadelle d’Amiens (Somme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.99-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARCOPHAGES EN PLOMB DE LA NÉCROPOLE NORD GALLO-ROMAINE DE LA CITADELLE D’AMIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1/2, pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaisselle en verre de la nécropole nord d’Amiens : la fouille de la Citadelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL D'OPERATION La Citadelle, Amiens, Somme Volume 3 Les espaces funéraires (secteurs 1 et 2) octobre 2011-mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Favart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiens Métropole. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles archéologiques de la Citadelle d’Amiens : des romains au renzo piano building workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Le Bechennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 9782908095500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : D'une rive à l'autre, Chelles-Gournay : ville de Chelles, musée Alfred Bonno, [du 21 juin 2010 au 30 juin 2011]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bellido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin Hors-Série de la Société Archéologique et Historique de Chelles (Hors-série), 92 p., 2010, 2951677480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Le Bechennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Le Bechennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Mah&#233;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>