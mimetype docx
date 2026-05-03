--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Ignacio Aguilar Río </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9131-0394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180870505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311496158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440274495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en didactique des langues et des cultures - Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR (sciences du langage CNU 07) - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - EA2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-perception émotionnelle et vision de l’identité professionnelle de futurs enseignants de langue : retours sur une étude exploratoire dans deux contextes européens de formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02 (2025), https://www.aplv-languesmodernes.org/spip.php?article11031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès d’enseignant.e.s novices de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), https://journals.openedition.org/rdlc/12621. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la notion de médiation en didactique des langues à l’ère du numérique : apports d’une réflexion plurielle en ingénierie(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration en formation initiale d'enseignants de langue : Retour d'expériences sur des partenariats inter-universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La télécollaboration interculturelle, 2017 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique dans la formation des enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Éthique et enseignement des langues, 4/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de l’expression de modalités épistémiques par des enseignants en situation d’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quelle place pour la pensée des enseignants dans le champ de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pensée enseignante et didactique des langues, 56, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral: une initiative individuelle, un accomplissement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cmlr.1386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting professional identity: An internationaly jointly-run blended course to train future language teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of appllied linguistics and TEFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement d'une langue comme pratique émotionnelle : caractérisation d'une performance, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions: A joint conversation analysis & stimulated recall methodology proposal for L2 teachers' decision-making inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista VIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, http://webs.uvigo.es/vialjournal/abstract_7_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult task-based and communicative L2 teaching and L2 teachers’ search for complicity: R, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porta Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement bienveillant, un objectif formatif reconnaissable par des enseignant·es de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur de l'apprenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, 2023, 978-2-304-05527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel, un parcours scientifique et intellectuel à la recherche du sens de l’action humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.13-17, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Éditions, pp.43-58, 2017, 978-9938-20-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion dans l'agir professoral : un objet à didactiser en formation d’enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sefta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fäcke, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement personnel comme processus de formation des enseignants de langue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Causa, Stéphanie Galligani et Monica Vlad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2014, 9782360132140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation de futurs enseignants de langue en tandem interculturel médiatisé: la sensibilisation aux fonctions du tutorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and multiliteracies: International Research on identity construction in language education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-316, 2014, 978-3631629260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier ; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant : mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier &amp; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant: mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, pp.67-82, 2014, 9788484439301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01051162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional and beyond: On L2 teachers' identity display in L2 classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damian J. Rivers et Stephanie Ann Houghton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Identities and Multiple Selves in Foreign Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-32, 2013, 9781441160645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adopter le dispositif que nous avons expérimenté ?&amp;quot; : Vers des adaptations possibles de la multilittératie de futurs enseignants de langue dans un dispositif multimodal et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildung - Kompetenz - Literalität: Fremdsprachenunterricht zwischen Standardisierung und Bildungsanspruch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kallmeyer Sche Verlags, pp.150-162, 2013, 9783780049582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de la cognition enseignante à travers l'auto-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.61-73, 2012, 978-2360130542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre feinte et réalité : un équilibre fragile pour l'enseignant de L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger, Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangèrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism - The Langscape Journal Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/35913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/30856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal - vol. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (38), 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/25391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 3 - DILTEC EA2288. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36013-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications - Le français dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2014, Pensée enseignante et didactique des langues, 978-2-09-037129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de l'observation de l'agir professoral : Didactique et pédagogie en formation d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Cergy Paris Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03360854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de la &amp;quot;présentation de soi&amp;quot; de l'enseignant de L2 : Style revendiqué, aspects relationnels, décisions interactionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Universidad de Málaga, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00547680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les interactions entre la personnalité, le plurilinguisme et la perception de soi : perspectives issues d'une enquête internationale et leurs implications pour l'enseignement et l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension émotionnelle dans l'agir professoral et dans la formation de futurs enseignants de langues : aspects épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Multimodalité et Intermédialité dans la formation en Lettres : le moi-auteur plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de São Paulo, Sep 2025, Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagne moi si tu peux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable comportementale chez des enseignant.e.s de langue : retours à partir d'une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Auclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra D. Savenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bomilcar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et créativité en classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristelle Cavalla- Sorbonne Nouvelle, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès de futur.e.s enseignant.e.s de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l'espace comme variables pour comprendre la perception de l'expérience enseignante : retours d'une enquête quantitative internationale auprès d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance, un objectif de formation pour des enseignant-e-s de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de médiation à la mise en sons en FLE : Retour sur une démarche pédagogique de sensibilisation par la « lecture oralisée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prononcer les langues : Variations, émotions, médiations » Prolang 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la médiation au travers du tandem en formation initiale d'enseignants de langue : Retour d'expériences sur un partenariat Franco-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage des Langues et Cultures en Tandem dans l’Enseignement Supérieur ou Secondaire - ALCTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCUEFE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, données et outils : Recherches en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales nationales remaddif : Réseau Marocain des Masters et Doctorats en Didactique du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CONFORME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02354998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles activités pour travailler sur les émotions dans un dispositif à distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l’oral État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edcamp 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et descultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural Approaches to Additional Language Learning/Teaching Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à l'interculturel en formation d'enseignants de langue : le projet Paris -Siegen -Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural competence &amp; language learning in multilingual settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère et TIC : États des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'apprentissage collaboratif plurilingues à distance : Nouvelles postures d’enseignement – apprentissage, nouveaux langages. Quel positionnement épistémologique pour la recherche en didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du FLE/S ? : Observer/Participer, Comparer/Transposer, Analyser/Conceptualiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports multimédia et construction collaborative plurilingue et pluriculturelle du savoir : pour une pédagogie responsable en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appui numérique à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de modalités épistémiques dans le discours d'enseignants en situation d'entretien : Une voie de connaissance de l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion comme objet de nativisation : Pour une didactisation des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitea Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affect dans l'enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens : qu'apportent-ils et quelles sont leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questionnaires et les entretiens : qu’apportent-ils et quelles sont leurs limites ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of collaborative multinational teacher training courses at M level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPIU’12: Higher education across borders: Transcultural interaction and linguistic diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues comme action émotionnelle : caractérisation d'une performance, prise en compte d'une attente, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Apprendre les langues autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, sociétés : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier son dispositif de recueil de données pour contrecarrer un positivisme non avoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les données invitent à repenser les cadres théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'expérience et les représentations d'enseignants de L2 pour repenser leur formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : Evolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : Le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' personal beliefs and learners' conversational rights in the L2 classroom: A subjective, causal relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New insights into the study of conversation. Applications to the language classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes," - Université Lyon2 - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions as an indicator of decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mean First International Conference on Meaning in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencia, empatía y complicidad en clase de L2: análisis de prácticas de profesores de inglés lengua extranjera en clases comunicativas de adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Linguistics Now: Understanding Language and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía y auto-análisis de prácticas docentes: interacción y gestión de clases de L2 a la luz del análisis conversacional y de entrevistas de auto-confrontación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacció comunicative i ensenyament de llengües</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learners' communicative competence: L2 teachers' search for complicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative competence revisited: Multilingual, multicultural and multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carl Rogers to present: An appraisal of L2 teachers' empathy in CLT classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cem07 – Cognition, Emotion &amp; Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Medina-Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire converger la DDL et la RAL en formation initiale d'enseignant-e-s de LX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality, Plurilingualism, and Self-Perception: Evidence of Interplay from an International Survey and Its Impact on Language Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable auto-perceptive et comportementale chez des enseignant.e.s de langue ? Retours à partir d’une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, introspection projection (ÉmoInPro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion d’interculturel à la sensibilisation aux formes d’altérité en formation initiale d’enseignants de langue : chronologie d’un recul épistémique accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de l'expression de modalités épistémiques par des enseignants en situation d'entretien : Une proposition méthodologique d'analyse discursive de l'agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional reflexivity in pre-service language teacher education as a sociocultural learning goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Ignacio Aguilar Río </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9131-0394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180870505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311496158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440274495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en didactique des langues et des cultures - Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR (sciences du langage CNU 07) - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - EA2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-perception émotionnelle et vision de l’identité professionnelle de futurs enseignants de langue : retours sur une étude exploratoire dans deux contextes européens de formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02 (2025), https://www.aplv-languesmodernes.org/spip.php?article11031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès d’enseignant.e.s novices de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), https://journals.openedition.org/rdlc/12621. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration en formation initiale d'enseignants de langue : Retour d'expériences sur des partenariats inter-universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La télécollaboration interculturelle, 2017 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique dans la formation des enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Éthique et enseignement des langues, 4/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de l’expression de modalités épistémiques par des enseignants en situation d’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quelle place pour la pensée des enseignants dans le champ de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pensée enseignante et didactique des langues, 56, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral: une initiative individuelle, un accomplissement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cmlr.1386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting professional identity: An internationaly jointly-run blended course to train future language teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of appllied linguistics and TEFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement d'une langue comme pratique émotionnelle : caractérisation d'une performance, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions: A joint conversation analysis & stimulated recall methodology proposal for L2 teachers' decision-making inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista VIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, http://webs.uvigo.es/vialjournal/abstract_7_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult task-based and communicative L2 teaching and L2 teachers’ search for complicity: R, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porta Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement bienveillant, un objectif formatif reconnaissable par des enseignant·es de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur de l'apprenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, 2023, 978-2-304-05527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel, un parcours scientifique et intellectuel à la recherche du sens de l’action humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.13-17, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Éditions, pp.43-58, 2017, 978-9938-20-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion dans l'agir professoral : un objet à didactiser en formation d’enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sefta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation de futurs enseignants de langue en tandem interculturel médiatisé: la sensibilisation aux fonctions du tutorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and multiliteracies: International Research on identity construction in language education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-316, 2014, 978-3631629260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement personnel comme processus de formation des enseignants de langue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Causa, Stéphanie Galligani et Monica Vlad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2014, 9782360132140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fäcke, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier &amp; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant: mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, pp.67-82, 2014, 9788484439301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01051162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier ; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant : mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional and beyond: On L2 teachers' identity display in L2 classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damian J. Rivers et Stephanie Ann Houghton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Identities and Multiple Selves in Foreign Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-32, 2013, 9781441160645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adopter le dispositif que nous avons expérimenté ?&amp;quot; : Vers des adaptations possibles de la multilittératie de futurs enseignants de langue dans un dispositif multimodal et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildung - Kompetenz - Literalität: Fremdsprachenunterricht zwischen Standardisierung und Bildungsanspruch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kallmeyer Sche Verlags, pp.150-162, 2013, 9783780049582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de la cognition enseignante à travers l'auto-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.61-73, 2012, 978-2360130542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre feinte et réalité : un équilibre fragile pour l'enseignant de L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger, Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangèrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism - The Langscape Journal Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/35913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/30856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal - vol. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (38), 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/25391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 3 - DILTEC EA2288. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36013-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications - Le français dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2014, Pensée enseignante et didactique des langues, 978-2-09-037129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de l'observation de l'agir professoral : Didactique et pédagogie en formation d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Cergy Paris Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03360854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de la &amp;quot;présentation de soi&amp;quot; de l'enseignant de L2 : Style revendiqué, aspects relationnels, décisions interactionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Universidad de Málaga, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00547680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension émotionnelle dans l'agir professoral et dans la formation de futurs enseignants de langues : aspects épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Multimodalité et Intermédialité dans la formation en Lettres : le moi-auteur plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de São Paulo, Sep 2025, Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les interactions entre la personnalité, le plurilinguisme et la perception de soi : perspectives issues d'une enquête internationale et leurs implications pour l'enseignement et l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagne moi si tu peux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable comportementale chez des enseignant.e.s de langue : retours à partir d'une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Auclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra D. Savenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bomilcar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et créativité en classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristelle Cavalla- Sorbonne Nouvelle, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès de futur.e.s enseignant.e.s de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l'espace comme variables pour comprendre la perception de l'expérience enseignante : retours d'une enquête quantitative internationale auprès d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance, un objectif de formation pour des enseignant-e-s de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de médiation à la mise en sons en FLE : Retour sur une démarche pédagogique de sensibilisation par la « lecture oralisée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prononcer les langues : Variations, émotions, médiations » Prolang 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la médiation au travers du tandem en formation initiale d'enseignants de langue : Retour d'expériences sur un partenariat Franco-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage des Langues et Cultures en Tandem dans l’Enseignement Supérieur ou Secondaire - ALCTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCUEFE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, données et outils : Recherches en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales nationales remaddif : Réseau Marocain des Masters et Doctorats en Didactique du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CONFORME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02354998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles activités pour travailler sur les émotions dans un dispositif à distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l’oral État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edcamp 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et descultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural Approaches to Additional Language Learning/Teaching Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à l'interculturel en formation d'enseignants de langue : le projet Paris -Siegen -Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural competence &amp; language learning in multilingual settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'apprentissage collaboratif plurilingues à distance : Nouvelles postures d’enseignement – apprentissage, nouveaux langages. Quel positionnement épistémologique pour la recherche en didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du FLE/S ? : Observer/Participer, Comparer/Transposer, Analyser/Conceptualiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports multimédia et construction collaborative plurilingue et pluriculturelle du savoir : pour une pédagogie responsable en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appui numérique à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère et TIC : États des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de modalités épistémiques dans le discours d'enseignants en situation d'entretien : Une voie de connaissance de l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion comme objet de nativisation : Pour une didactisation des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitea Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affect dans l'enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens : qu'apportent-ils et quelles sont leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questionnaires et les entretiens : qu’apportent-ils et quelles sont leurs limites ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of collaborative multinational teacher training courses at M level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPIU’12: Higher education across borders: Transcultural interaction and linguistic diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues comme action émotionnelle : caractérisation d'une performance, prise en compte d'une attente, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Apprendre les langues autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, sociétés : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier son dispositif de recueil de données pour contrecarrer un positivisme non avoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les données invitent à repenser les cadres théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'expérience et les représentations d'enseignants de L2 pour repenser leur formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : Evolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes," - Université Lyon2 - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : Le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' personal beliefs and learners' conversational rights in the L2 classroom: A subjective, causal relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New insights into the study of conversation. Applications to the language classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions as an indicator of decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mean First International Conference on Meaning in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencia, empatía y complicidad en clase de L2: análisis de prácticas de profesores de inglés lengua extranjera en clases comunicativas de adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Linguistics Now: Understanding Language and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía y auto-análisis de prácticas docentes: interacción y gestión de clases de L2 a la luz del análisis conversacional y de entrevistas de auto-confrontación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacció comunicative i ensenyament de llengües</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learners' communicative competence: L2 teachers' search for complicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative competence revisited: Multilingual, multicultural and multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carl Rogers to present: An appraisal of L2 teachers' empathy in CLT classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cem07 – Cognition, Emotion &amp; Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Medina-Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire converger la DDL et la RAL en formation initiale d'enseignant-e-s de LX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality, Plurilingualism, and Self-Perception: Evidence of Interplay from an International Survey and Its Impact on Language Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable auto-perceptive et comportementale chez des enseignant.e.s de langue ? Retours à partir d’une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, introspection projection (ÉmoInPro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion d’interculturel à la sensibilisation aux formes d’altérité en formation initiale d’enseignants de langue : chronologie d’un recul épistémique accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de l'expression de modalités épistémiques par des enseignants en situation d'entretien : Une proposition méthodologique d'analyse discursive de l'agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional reflexivity in pre-service language teacher education as a sociocultural learning goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20CEBE0"/>
+    <w:nsid w:val="639D6262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9131-0394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180870505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311496158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440274495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/m-aguilar-rio-jose-ignacio-133876.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.1386" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/formation-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moustapha-Sabeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01051162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/us/social-identities-and-multiple-selves-in-foreign-language-education-9781441160645/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breidbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Davies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35913" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30856" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/25391" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langue-et-didactique/lenseignant-chercheur-coeur-discours-textes-actions/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03360854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005140v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitea Jacquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005136v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809393v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9131-0394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180870505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311496158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440274495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/m-aguilar-rio-jose-ignacio-133876.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.1386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/formation-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01051162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moustapha-Sabeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/us/social-identities-and-multiple-selves-in-foreign-language-education-9781441160645/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breidbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Davies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/25391" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langue-et-didactique/lenseignant-chercheur-coeur-discours-textes-actions/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03360854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitea Jacquier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809393v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>