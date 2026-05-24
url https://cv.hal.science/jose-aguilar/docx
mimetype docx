--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Ignacio Aguilar Río </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9131-0394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180870505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311496158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440274495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en didactique des langues et des cultures - Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR (sciences du langage CNU 07) - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - EA2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-perception émotionnelle et vision de l’identité professionnelle de futurs enseignants de langue : retours sur une étude exploratoire dans deux contextes européens de formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02 (2025), https://www.aplv-languesmodernes.org/spip.php?article11031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès d’enseignant.e.s novices de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), https://journals.openedition.org/rdlc/12621. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration en formation initiale d'enseignants de langue : Retour d'expériences sur des partenariats inter-universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La télécollaboration interculturelle, 2017 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique dans la formation des enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Éthique et enseignement des langues, 4/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de l’expression de modalités épistémiques par des enseignants en situation d’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quelle place pour la pensée des enseignants dans le champ de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pensée enseignante et didactique des langues, 56, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral: une initiative individuelle, un accomplissement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cmlr.1386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting professional identity: An internationaly jointly-run blended course to train future language teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of appllied linguistics and TEFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement d'une langue comme pratique émotionnelle : caractérisation d'une performance, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions: A joint conversation analysis & stimulated recall methodology proposal for L2 teachers' decision-making inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista VIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, http://webs.uvigo.es/vialjournal/abstract_7_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult task-based and communicative L2 teaching and L2 teachers’ search for complicity: R, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porta Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement bienveillant, un objectif formatif reconnaissable par des enseignant·es de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur de l'apprenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, 2023, 978-2-304-05527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel, un parcours scientifique et intellectuel à la recherche du sens de l’action humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.13-17, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Éditions, pp.43-58, 2017, 978-9938-20-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion dans l'agir professoral : un objet à didactiser en formation d’enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sefta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation de futurs enseignants de langue en tandem interculturel médiatisé: la sensibilisation aux fonctions du tutorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and multiliteracies: International Research on identity construction in language education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-316, 2014, 978-3631629260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement personnel comme processus de formation des enseignants de langue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Causa, Stéphanie Galligani et Monica Vlad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2014, 9782360132140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fäcke, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier &amp; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant: mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, pp.67-82, 2014, 9788484439301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01051162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier ; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant : mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional and beyond: On L2 teachers' identity display in L2 classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damian J. Rivers et Stephanie Ann Houghton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Identities and Multiple Selves in Foreign Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-32, 2013, 9781441160645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adopter le dispositif que nous avons expérimenté ?&amp;quot; : Vers des adaptations possibles de la multilittératie de futurs enseignants de langue dans un dispositif multimodal et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildung - Kompetenz - Literalität: Fremdsprachenunterricht zwischen Standardisierung und Bildungsanspruch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kallmeyer Sche Verlags, pp.150-162, 2013, 9783780049582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de la cognition enseignante à travers l'auto-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.61-73, 2012, 978-2360130542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre feinte et réalité : un équilibre fragile pour l'enseignant de L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger, Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangèrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism - The Langscape Journal Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/35913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/30856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal - vol. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (38), 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/25391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 3 - DILTEC EA2288. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36013-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications - Le français dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2014, Pensée enseignante et didactique des langues, 978-2-09-037129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de l'observation de l'agir professoral : Didactique et pédagogie en formation d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Cergy Paris Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03360854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de la &amp;quot;présentation de soi&amp;quot; de l'enseignant de L2 : Style revendiqué, aspects relationnels, décisions interactionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Universidad de Málaga, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00547680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension émotionnelle dans l'agir professoral et dans la formation de futurs enseignants de langues : aspects épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Multimodalité et Intermédialité dans la formation en Lettres : le moi-auteur plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de São Paulo, Sep 2025, Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les interactions entre la personnalité, le plurilinguisme et la perception de soi : perspectives issues d'une enquête internationale et leurs implications pour l'enseignement et l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagne moi si tu peux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable comportementale chez des enseignant.e.s de langue : retours à partir d'une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Auclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra D. Savenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bomilcar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et créativité en classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristelle Cavalla- Sorbonne Nouvelle, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès de futur.e.s enseignant.e.s de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l'espace comme variables pour comprendre la perception de l'expérience enseignante : retours d'une enquête quantitative internationale auprès d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance, un objectif de formation pour des enseignant-e-s de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de médiation à la mise en sons en FLE : Retour sur une démarche pédagogique de sensibilisation par la « lecture oralisée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prononcer les langues : Variations, émotions, médiations » Prolang 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la médiation au travers du tandem en formation initiale d'enseignants de langue : Retour d'expériences sur un partenariat Franco-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage des Langues et Cultures en Tandem dans l’Enseignement Supérieur ou Secondaire - ALCTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCUEFE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, données et outils : Recherches en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales nationales remaddif : Réseau Marocain des Masters et Doctorats en Didactique du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CONFORME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02354998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles activités pour travailler sur les émotions dans un dispositif à distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l’oral État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edcamp 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et descultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural Approaches to Additional Language Learning/Teaching Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à l'interculturel en formation d'enseignants de langue : le projet Paris -Siegen -Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural competence &amp; language learning in multilingual settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'apprentissage collaboratif plurilingues à distance : Nouvelles postures d’enseignement – apprentissage, nouveaux langages. Quel positionnement épistémologique pour la recherche en didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du FLE/S ? : Observer/Participer, Comparer/Transposer, Analyser/Conceptualiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports multimédia et construction collaborative plurilingue et pluriculturelle du savoir : pour une pédagogie responsable en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appui numérique à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère et TIC : États des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de modalités épistémiques dans le discours d'enseignants en situation d'entretien : Une voie de connaissance de l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion comme objet de nativisation : Pour une didactisation des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitea Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affect dans l'enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens : qu'apportent-ils et quelles sont leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questionnaires et les entretiens : qu’apportent-ils et quelles sont leurs limites ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of collaborative multinational teacher training courses at M level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPIU’12: Higher education across borders: Transcultural interaction and linguistic diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues comme action émotionnelle : caractérisation d'une performance, prise en compte d'une attente, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Apprendre les langues autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, sociétés : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier son dispositif de recueil de données pour contrecarrer un positivisme non avoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les données invitent à repenser les cadres théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'expérience et les représentations d'enseignants de L2 pour repenser leur formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : Evolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes," - Université Lyon2 - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : Le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' personal beliefs and learners' conversational rights in the L2 classroom: A subjective, causal relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New insights into the study of conversation. Applications to the language classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions as an indicator of decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mean First International Conference on Meaning in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencia, empatía y complicidad en clase de L2: análisis de prácticas de profesores de inglés lengua extranjera en clases comunicativas de adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Linguistics Now: Understanding Language and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía y auto-análisis de prácticas docentes: interacción y gestión de clases de L2 a la luz del análisis conversacional y de entrevistas de auto-confrontación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacció comunicative i ensenyament de llengües</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learners' communicative competence: L2 teachers' search for complicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative competence revisited: Multilingual, multicultural and multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carl Rogers to present: An appraisal of L2 teachers' empathy in CLT classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cem07 – Cognition, Emotion &amp; Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Medina-Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire converger la DDL et la RAL en formation initiale d'enseignant-e-s de LX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality, Plurilingualism, and Self-Perception: Evidence of Interplay from an International Survey and Its Impact on Language Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable auto-perceptive et comportementale chez des enseignant.e.s de langue ? Retours à partir d’une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, introspection projection (ÉmoInPro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion d’interculturel à la sensibilisation aux formes d’altérité en formation initiale d’enseignants de langue : chronologie d’un recul épistémique accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de l'expression de modalités épistémiques par des enseignants en situation d'entretien : Une proposition méthodologique d'analyse discursive de l'agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional reflexivity in pre-service language teacher education as a sociocultural learning goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Ignacio Aguilar Río </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jose-aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9131-0394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180870505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311496158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pDy6Ul4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000440274495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en didactique des langues et des cultures - Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR (sciences du langage CNU 07) - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - EA2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05144881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-perception émotionnelle et vision de l’identité professionnelle de futurs enseignants de langue : retours sur une étude exploratoire dans deux contextes européens de formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milla Luodonpää-Manni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02 (2025), https://www.aplv-languesmodernes.org/spip.php?article11031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentring and professional reflexivity in pre-service French-as-a-foreign-language teacher education: a longitudinal discourse-based case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05452205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les directives politiques aux pratiques linguistiques à l’œuvre dans le champ de la recherche en SHS en Europe : Analyses quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès d’enseignant.e.s novices de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), https://journals.openedition.org/rdlc/12621. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construit ou objet construit ? Questionner la valeur épistémologique de l’entrée « interculturel » dans des supports académiques du supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir « interculturel » à l’aune d’un corpus de références en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (2), pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécollaboration en formation initiale d'enseignants de langue : Retour d'expériences sur des partenariats inter-universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La télécollaboration interculturelle, 2017 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir, analyser et didactiser les représentations d’apprenants et d’enseignants : le cas d’un questionnaire quantitatif sur la norme orale du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Apprendre ou enseigner le français, un choix du cœur et de la raison, 2016-2, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01493024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique dans la formation des enseignants de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Éthique et enseignement des langues, 4/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de l’expression de modalités épistémiques par des enseignants en situation d’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quelle place pour la pensée des enseignants dans le champ de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pensée enseignante et didactique des langues, 56, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral: une initiative individuelle, un accomplissement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cmlr.1386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting professional identity: An internationaly jointly-run blended course to train future language teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European journal of appllied linguistics and TEFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement d'une langue comme pratique émotionnelle : caractérisation d'une performance, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions: A joint conversation analysis & stimulated recall methodology proposal for L2 teachers' decision-making inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista VIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, http://webs.uvigo.es/vialjournal/abstract_7_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult task-based and communicative L2 teaching and L2 teachers’ search for complicity: R, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porta Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement bienveillant, un objectif formatif reconnaissable par des enseignant·es de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur de l'apprenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, 2023, 978-2-304-05527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la professionnalisation des futurs enseignants de français dit “langue étrangère” à l’ère du numérique : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M. Boutet &amp; M. Sadiqui (dir.). Portrait de la professionnalisation de l’enseignement en contextes francophones. Nîmes : Editions du Champ Social, 169-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resorting to tandem learning in academic language teacher training programmes: evidence from the literature of / and the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Tardieu, Céline Horgues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-58461-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la norme en français oral : représentations autour de son enseignement/apprentissage en contexte FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Pietro, Jean-François; Fisher, Carole; Gagnon, Roxane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral aujourd'hui : perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-290, 2017, Recherches en didactique du français, 978-2-87037-991-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel, un parcours scientifique et intellectuel à la recherche du sens de l’action humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.13-17, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach Éditions, pp.43-58, 2017, 978-9938-20-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion dans l'agir professoral : un objet à didactiser en formation d’enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sefta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fäcke, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-307, 2014, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement personnel comme processus de formation des enseignants de langue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Causa, Stéphanie Galligani et Monica Vlad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2014, 9782360132140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation de futurs enseignants de langue en tandem interculturel médiatisé: la sensibilisation aux fonctions du tutorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and multiliteracies: International Research on identity construction in language education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-316, 2014, 978-3631629260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : contextes et pratiques en didactique des langues et des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve Editions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier &amp; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant: mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, pp.67-82, 2014, 9788484439301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01051162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire corps avec sa voix : paroles d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Moustapha-Sabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tellier ; Lucile Cadet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et la voix de l'enseignant : mise en contexte théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions maison des langues, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional and beyond: On L2 teachers' identity display in L2 classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damian J. Rivers et Stephanie Ann Houghton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Identities and Multiple Selves in Foreign Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-32, 2013, 9781441160645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment adopter le dispositif que nous avons expérimenté ?&amp;quot; : Vers des adaptations possibles de la multilittératie de futurs enseignants de langue dans un dispositif multimodal et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildung - Kompetenz - Literalität: Fremdsprachenunterricht zwischen Standardisierung und Bildungsanspruch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kallmeyer Sche Verlags, pp.150-162, 2013, 9783780049582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de la cognition enseignante à travers l'auto-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp.61-73, 2012, 978-2360130542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre feinte et réalité : un équilibre fragile pour l'enseignant de L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger, Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangèrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism - The Langscape Journal Vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/35913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/30856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal - vol. 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María González-Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (38), 2023, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal Vol. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Breidbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fäcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/25391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05467821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Teacher Education and Plurilingualism in Digital Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant et le chercheur au cœur des discours, des textes et des actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 3 - DILTEC EA2288. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36013-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riveneuve Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36013-263-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches et applications - Le français dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2014, Pensée enseignante et didactique des langues, 978-2-09-037129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de l'observation de l'agir professoral : Didactique et pédagogie en formation d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Cergy Paris Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03360854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse de la &amp;quot;présentation de soi&amp;quot; de l'enseignant de L2 : Style revendiqué, aspects relationnels, décisions interactionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Universidad de Málaga, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00547680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les interactions entre la personnalité, le plurilinguisme et la perception de soi : perspectives issues d'une enquête internationale et leurs implications pour l'enseignement et l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ReAL2 : Acquisition, traitement et utilisation d’une L3/Ln : perspectives psycholinguistiques, linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05151636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension émotionnelle dans l'agir professoral et dans la formation de futurs enseignants de langues : aspects épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Multimodalité et Intermédialité dans la formation en Lettres : le moi-auteur plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de São Paulo, Sep 2025, Sao Paolo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05273182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagne moi si tu peux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Woerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable comportementale chez des enseignant.e.s de langue : retours à partir d'une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04128921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et créativité en classe de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristelle Cavalla- Sorbonne Nouvelle, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Auclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra D. Savenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bomilcar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’une fouille de corpus en SHS : démarches, objets et outils pour interroger la définition de « interculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment (faire) observer le phénomène de la projection en formation, auprès de futur.e.s enseignant.e.s de FLES : méthodologie, objets et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021, Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l'espace comme variables pour comprendre la perception de l'expérience enseignante : retours d'une enquête quantitative internationale auprès d'enseignant.e.s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interculturel » et professionnalisation de futur.e.s enseignant.e.s de FLE : formation ou formatage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : Questions vives, terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur un dispositif hybride franco-allemand de formation d'enseignant*e*s de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·e·s) enseignant·e·s de FLE à l’ère du numérique / Professionalisierung (angehender) Französischlehrer*innen im digitalen Zeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bienveillance, un objectif de formation pour des enseignant-e-s de langue ? L'éclairage d'une enquête quantitative internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la formation des formateurs de langues étrangères à l'ère du numérique : retour d'expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et recherche : métamorphose de la formation enseignante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à des formes d’altérité en formation initiale d’enseignant-e-s de langue : Un regard synthétique sur trois expériences franco-allemandes de formation hybride et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«L'interculturel» dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de médiation à la mise en sons en FLE : Retour sur une démarche pédagogique de sensibilisation par la « lecture oralisée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Prononcer les langues : Variations, émotions, médiations » Prolang 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la médiation au travers du tandem en formation initiale d'enseignants de langue : Retour d'expériences sur un partenariat Franco-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’apprentissage des Langues et Cultures en Tandem dans l’Enseignement Supérieur ou Secondaire - ALCTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASIG-2016 Conference : Fostering Learner Autonomy: Learners, teachers and researchers in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster teacher reflexivity in a joint, international, pre-service language teacher education program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Teacher Education Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-based collaborative work groups to foster pre-service language teacher autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner autonomy Learners, teachers and researchers in action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIG, Antwerp University, Mar 2016, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADCUEFE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, données et outils : Recherches en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales nationales remaddif : Réseau Marocain des Masters et Doctorats en Didactique du Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CONFORME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02354998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du FLE : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités numériques pour l’éducation : Colloque international Edcamp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles humanités numériques pour l’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Institut Catholique de Paris, France. pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion : introspection, médiation et observation(s) en formation de futurs enseignants de français comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prise de conscience dans la situation d’enseignement : corps, gestes et paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles activités pour travailler sur les émotions dans un dispositif à distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les émotions dans la formation de formateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Les émotions des enseignant-e-s de langues : cognitions, formations &amp; médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variation : vision actualisée des apprenants et enseignants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Auzéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l’oral État des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance des humanités numériques pour l’enseignement et la recherche en didactique du français langue étrangère : retour d’expérience sur un projet franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edcamp 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02352839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l'interaction : Cognition, émotions et formation d'enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les interactions en didactique des langues et descultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural Approaches to Additional Language Learning/Teaching Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociocultural mediation for pre-service language teacher education in an international, joint program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Sociocultural Approaches to Additional Language Learning/Teaching, Research and Teacher Education: Bridging the Gap between Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, Oct 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilisation à l'interculturel en formation d'enseignants de langue : le projet Paris -Siegen -Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociocultural competence &amp; language learning in multilingual settings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère et TIC : États des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kenitra, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'apprentissage collaboratif plurilingues à distance : Nouvelles postures d’enseignement – apprentissage, nouveaux langages. Quel positionnement épistémologique pour la recherche en didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour la recherche en didactique des langues et du FLE/S ? : Observer/Participer, Comparer/Transposer, Analyser/Conceptualiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports multimédia et construction collaborative plurilingue et pluriculturelle du savoir : pour une pédagogie responsable en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appui numérique à la pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de modalités épistémiques dans le discours d'enseignants en situation d'entretien : Une voie de connaissance de l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion comme objet de nativisation : Pour une didactisation des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitea Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affect dans l'enseignement/apprentissage des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entretiens : qu'apportent-ils et quelles sont leurs limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les questionnaires et les entretiens : qu’apportent-ils et quelles sont leurs limites ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of collaborative multinational teacher training courses at M level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALPIU’12: Higher education across borders: Transcultural interaction and linguistic diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues comme action émotionnelle : caractérisation d'une performance, prise en compte d'une attente, ébauche d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Apprendre les langues autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs multimédia et formation des futurs enseignants de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures, sociétés : interrogations didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier son dispositif de recueil de données pour contrecarrer un positivisme non avoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les données invitent à repenser les cadres théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger l'expérience et les représentations d'enseignants de L2 pour repenser leur formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : Evolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes," - Université Lyon2 - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma IRF et interaction didactique en classe de L2 : Le mouvement (F) comme matérialisation des croyances pédagogiques et (inter)personnelles d'une enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' personal beliefs and learners' conversational rights in the L2 classroom: A subjective, causal relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New insights into the study of conversation. Applications to the language classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 teachers' disaffiliation from learners' actions as an indicator of decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mean First International Conference on Meaning in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencia, empatía y complicidad en clase de L2: análisis de prácticas de profesores de inglés lengua extranjera en clases comunicativas de adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Linguistics Now: Understanding Language and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía y auto-análisis de prácticas docentes: interacción y gestión de clases de L2 a la luz del análisis conversacional y de entrevistas de auto-confrontación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacció comunicative i ensenyament de llengües</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Carl Rogers to present: An appraisal of L2 teachers' empathy in CLT classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cem07 – Cognition, Emotion &amp; Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Medina-Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learners' communicative competence: L2 teachers' search for complicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative competence revisited: Multilingual, multicultural and multidisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire converger la DDL et la RAL en formation initiale d'enseignant-e-s de LX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality, Plurilingualism, and Self-Perception: Evidence of Interplay from an International Survey and Its Impact on Language Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme comme variable auto-perceptive et comportementale chez des enseignant.e.s de langue ? Retours à partir d’une enquête quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, introspection projection (ÉmoInPro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Hélène Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion d’interculturel à la sensibilisation aux formes d’altérité en formation initiale d’enseignants de langue : chronologie d’un recul épistémique accompagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Cicurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de l'expression de modalités épistémiques par des enseignants en situation d'entretien : Une proposition méthodologique d'analyse discursive de l'agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional reflexivity in pre-service language teacher education as a sociocultural learning goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du schéma IRF en classe de langue comme principe d'un agir professoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639D6262"/>
+    <w:nsid w:val="4896BABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9131-0394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180870505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311496158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440274495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/m-aguilar-rio-jose-ignacio-133876.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.1386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/formation-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01051162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moustapha-Sabeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/us/social-identities-and-multiple-selves-in-foreign-language-education-9781441160645/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breidbach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Davies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30856" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/25391" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langue-et-didactique/lenseignant-chercheur-coeur-discours-textes-actions/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03360854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitea Jacquier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809393v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jose-aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9131-0394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180870505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311496158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pDy6Ul4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000440274495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/m-aguilar-rio-jose-ignacio-133876.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Auz&#233;au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.1386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100056170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/186395" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/formation-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01051162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Moustapha-Sabeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/us/social-identities-and-multiple-selves-in-foreign-language-education-9781441160645/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breidbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Davies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Koch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/25391" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langue-et-didactique/lenseignant-chercheur-coeur-discours-textes-actions/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/langues-cultures-pratiques-en-contexte-interrogations-didactiques/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03360854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273182v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387813v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitea Jacquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809393v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>