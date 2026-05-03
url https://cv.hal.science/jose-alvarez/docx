--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,35535 +234,35803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
+                <w:t xml:space="preserve">Assessment on work function characterization of thin nanocrystalline silicon layers for silicon heterojunction integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+                <w:t xml:space="preserve">Amanda Merino Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Schmickler</w:t>
+                <w:t xml:space="preserve">Pía Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Sara Zampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+                <w:t xml:space="preserve">Patricia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 302, pp.114360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2026.114360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347097v1</w:t>
+                <w:t xml:space="preserve">hal-05607037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy as a multimetrological platform for energy devices</w:t>
+                <w:t xml:space="preserve">Beyond the Surface: Three-Dimensional Distribution and Defect Passivation of Self-Assembled Monolayers in Perovskite Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hüsnü Aslan</w:t>
+                <w:t xml:space="preserve">Dongjiu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Kaja</w:t>
+                <w:t xml:space="preserve">Smail Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Morán-Meza</w:t>
+                <w:t xml:space="preserve">Daming Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piquemal</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Rebeca Lopez-Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (14), pp.8642-8650. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nr05107f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6c00728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359525v1</w:t>
+                <w:t xml:space="preserve">hal-05577606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Reconstruction of the Band Diagram of Rhombohedral-Stacked Bilayer WSe 2 –Graphene Heterostructure via Photoemission Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy as a multimetrological platform for energy devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+                <w:t xml:space="preserve">Hüsnü Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+                <w:t xml:space="preserve">Khaled Kaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+                <w:t xml:space="preserve">José Morán-Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (9), pp.6484-6492. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.8642-8650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4nr05107f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692698v1</w:t>
+                <w:t xml:space="preserve">hal-05359525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Photoluminescence Bandgap Temperature Dependence to Investigate the Doping of Micrometric Size GaAs Crystals Grown on Silicon for Tandem Solar Cells Applications</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chau</w:t>
+                <w:t xml:space="preserve">Marcel Schmickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202400609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934869v1</w:t>
+                <w:t xml:space="preserve">hal-05347097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional Kelvin probe force microscopy on III–V epitaxial multilayer stacks: challenges and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Direct Reconstruction of the Band Diagram of Rhombohedral-Stacked Bilayer WSe 2 –Graphene Heterostructure via Photoemission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiki Fukumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Mekhazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.14.59⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (9), pp.6484-6492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274487v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of individual I(V) characteristics of each sub-cell of a triple junction device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Photoluminescence Bandgap Temperature Dependence to Investigate the Doping of Micrometric Size GaAs Crystals Grown on Silicon for Tandem Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2023011⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131766v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Surface Photovoltage Study of Metal Halide Perovskites Deposited Directly on Crystalline Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.8125-8133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03931835v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
+                <w:t xml:space="preserve">Cross-sectional Kelvin probe force microscopy on III–V epitaxial multilayer stacks: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Ouaras</w:t>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mekhazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.725-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.14.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269861v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Photovoltage Study of Metal Halide Perovskites Deposited Directly on Crystalline Silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of individual I(V) characteristics of each sub-cell of a triple junction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Regaldo</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Georgiev</w:t>
+                <w:t xml:space="preserve">Herinirina Fanevamampiandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+                <w:t xml:space="preserve">Thomas Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07664⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2023011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04274512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on crystalline silicon using Kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+                <w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, WCPEC-8: State of the Art and Developments in Photovoltaics, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749484v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.112417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759213v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775809v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Band-Gap Tuning Induced by Germanium Introduction in Solution-Processed Kesterite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Tseberlidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanira Trifiletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Hasan Husien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (27), pp.23445-23456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832800v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.994-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739827v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-Gap Tuning Induced by Germanium Introduction in Solution-Processed Kesterite Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Frioni</w:t>
+                <w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mekhazni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c01786⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836812v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the surface passivation mechanism during the fabrication of ex-situ doped poly-Si(B)/SiOx passivating contacts for high-efficiency c-Si solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on crystalline silicon using Kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110899⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288976v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of the modulated photoluminescence in semiconductor materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moron</w:t>
+                <w:t xml:space="preserve">Valentin Dan Mihailetchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac39c4⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498061v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the surface passivation mechanism during the fabrication of ex-situ doped poly-Si(B)/SiOx passivating contacts for high-efficiency c-Si solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100231⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.110899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289620v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical model of the modulated photoluminescence in semiconductor materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ortega</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac39c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905754v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low resistivity amorphous carbon-based thin films employed as anti-reflective coatings on copper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ballage</w:t>
+                <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Hugon</w:t>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lundin</w:t>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138319⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (17), pp.2100231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929173v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Grange</w:t>
+                <w:t xml:space="preserve">T. Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">I. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.105072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308383v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low resistivity amorphous carbon-based thin films employed as anti-reflective coatings on copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ângela Elisa Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ballage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.138319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308332v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing of Boron-Doped Hydrogenated Crystalline Silicon Grown at Low Temperature by PECVD</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygen incorporated during deposition determines the crystallinity of magnetron-sputtered Ta3N5 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 685, pp.204-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12223795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392513v1</w:t>
+                <w:t xml:space="preserve">hal-02271107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPFM surface photovoltage measurement and numerical simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of SiC reliability study tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2019002⟩</w:t>
+              <w:t xml:space="preserve">Solid State Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssel.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308439v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Enhancement of Self‐Powered Visible‐Blind UV Photodetectors by Nanostructured Heterointerface Engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Annealing of Boron-Doped Hydrogenated Crystalline Silicon Grown at Low Temperature by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Chrostowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Le Donne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201903981⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (22), pp.3795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12223795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02236553v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local VOC Measurements by Kelvin Probe Force Microscopy Applied on P-I-N Radial Junction Si Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">KPFM surface photovoltage measurement and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-019-3230-5⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2019002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313561v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SiC reliability study tool</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssel.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200, pp.109912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486075v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen incorporated during deposition determines the crystallinity of magnetron-sputtered Ta3N5 films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.031⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (13), pp.1800877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271107v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Response Enhancement of Self‐Powered Visible‐Blind UV Photodetectors by Nanostructured Heterointerface Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.1903981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201903981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908717v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02236553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te doping of GaAs and GaInP using diisopropyl telluride (DIPTe) for tunnel junction applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local VOC Measurements by Kelvin Probe Force Microscopy Applied on P-I-N Radial Junction Si Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-019-3230-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381424v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity and Surface Passivation Properties of Boron‐Doped Poly‐Silicon Passivated Contacts for c‐Si Solar Cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Te doping of GaAs and GaInP using diisopropyl telluride (DIPTe) for tunnel junction applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392467v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP:S/AlInAs:C Tunnel Junction Grown by MOVPE for Photovoltaic Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pires Mauricio</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700427⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797053v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Conductivity and Surface Passivation Properties of Boron‐Doped Poly‐Silicon Passivated Contacts for c‐Si Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1800603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738024v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">InP:S/AlInAs:C Tunnel Junction Grown by MOVPE for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pires Mauricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (8), pp.1700427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631792v1</w:t>
+                <w:t xml:space="preserve">hal-01797053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, nanotechnology, 29 (25), pp.255401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589258v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Desrues</w:t>
+                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muñoz</w:t>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632885v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Nanostructures in suspended mono- and bilayer epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632906v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures in suspended mono- and bilayer epitaxial graphene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381427v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631793v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs microcrystals selectively grown on silicon: Intrinsic carbon doping during chemical beam epitaxy with trimethylgallium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974538⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444245v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Decobert</w:t>
+                <w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cariou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.10 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416344v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">GaAs microcrystals selectively grown on silicon: Intrinsic carbon doping during chemical beam epitaxy with trimethylgallium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (3), pp.035704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+                <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The role of oxygen in magnetron-sputtered Ta$_3$N$_5$ thin films for the photoelectrolysis of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 324, pp.620-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469880v1</w:t>
+                <w:t xml:space="preserve">cea-01478261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Korovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363551v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control method based on photoluminescence imaging for the performance prediction of c-Si/a-Si:H heterojunction solar cells in industrial production lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Valla</w:t>
+                <w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (40), pp.404001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01241097v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Sectional Investigations on Epitaxial Silicon Solar Cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of Illumination</w:t>
+                <w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Narchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">M. Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennaro Picardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+                <w:t xml:space="preserve">R. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1268-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266681v1</w:t>
+                <w:t xml:space="preserve">hal-01416344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxygen in magnetron-sputtered Ta$_3$N$_5$ thin films for the photoelectrolysis of water</w:t>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rudolph</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Stanescu</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.09.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01478261v1</w:t>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of AlxGa1-xAs/epi-Si(Ge) Tandem Solar Cells: A Simulation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hamon</w:t>
+                <w:t xml:space="preserve">Quality control method based on photoluminescence imaging for the performance prediction of c-Si/a-Si:H heterojunction solar cells in industrial production lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.293⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249896v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cross-Sectional Investigations on Epitaxial Silicon Solar Cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Narchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206182v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Spatially Resolved Characterization of Highly Doped Regions in Laser-Fired Contacts for High-Efficiency Crystalline Si Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Alcubilla</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2015.2392945⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231753v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Kleider</w:t>
+                <w:t xml:space="preserve">Wide-Bandgap Semiconductors: Nanostructures, Defects, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stergiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surojit Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guihua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.713896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/713896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310865v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188802v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Microscale Spatially Resolved Characterization of Highly Doped Regions in Laser-Fired Contacts for High-Efficiency Crystalline Si Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alcubilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2015.2392945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239163v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (11), pp.114507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244484v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239179v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-Bandgap Semiconductors: Nanostructures, Defects, and Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance Analysis of AlxGa1-xAs/epi-Si(Ge) Tandem Solar Cells: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/713896⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310873v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-I Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099593v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Hallais</w:t>
+                <w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethullah Günes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (44), pp.445702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01721160v1</w:t>
+                <w:t xml:space="preserve">hal-01244484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and bias dependence of hydrogenated amorphous silicon – crystalline silicon heterojunction capacitance: the link to band bending and band offsets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Teraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (35), pp.355102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099596v1</w:t>
+                <w:t xml:space="preserve">hal-01099593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Maxwell rigidity transitions on resistance drift phenomena in GexTe12x glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarez</w:t>
+                <w:t xml:space="preserve">Growth of high quality micrometer scale GaAs/Si crystals from (001) Si nano-areas in SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4893743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061812v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Alamarguy</w:t>
+                <w:t xml:space="preserve">Temperature and bias dependence of hydrogenated amorphous silicon – crystalline silicon heterojunction capacitance: the link to band bending and band offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-I. Ho</w:t>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sediri</w:t>
+                <w:t xml:space="preserve">W. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7/8), pp.690-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099354v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Maxwell rigidity transitions on resistance drift phenomena in GexTe12x glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Favre</w:t>
+                <w:t xml:space="preserve">Jennifer Luckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Volkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (18), pp.183907 - 183907-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4826920⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 105, pp.092108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4893743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931277v1</w:t>
+                <w:t xml:space="preserve">hal-01061812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond dosimeter for small beam sterotactic radiotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tranchant</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Pomorski</w:t>
+                <w:t xml:space="preserve">H. Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lazaro</w:t>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-I. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931276v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 102 (19), pp.191915 - 191915-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 103 (18), pp.183907 - 183907-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4807386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931275v1</w:t>
+                <w:t xml:space="preserve">hal-00931277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Investigation of Single Crystal Diamond Deep-Ultraviolet Detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diamond dosimeter for small beam sterotactic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masataka Imura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Fanny Marsolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.51.090115⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778959v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dislocation and antiphase domain free microscale GaAs crystals grown on SiO2 from (001) Si nano-areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (19), pp.191915 - 191915-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778955v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201100756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (17), pp.2110-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778953v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of traps in P3HT:PCBM based organic solar cells using fractional thermally stimulated current technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: Theory, modeling, and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vissac</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I Terukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 358 (17), pp.2537-2540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.021⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 358 (17), pp.2007-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778958v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modeling of capacitance spectroscopy of (p) a-Si:H/(n) c-Si interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meiyong Liao</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.1481-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00778949v1</w:t>
+                <w:t xml:space="preserve">hal-00778954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of capacitance spectroscopy of (p) a-Si:H/(n) c-Si interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1026-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201100756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100761⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00778954v1</w:t>
+                <w:t xml:space="preserve">hal-00778953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: Theory, modeling, and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Investigation of Single Crystal Diamond Deep-Ultraviolet Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokuyuku Teraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.I Terukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, 090115 (7p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.51.090115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00778950v1</w:t>
+                <w:t xml:space="preserve">hal-00778959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, 30102 (6p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641696v1</w:t>
+                <w:t xml:space="preserve">hal-00778955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and reversible enhancement of the electrical resistance of GaAs1−xNx by hydrogen irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of traps in P3HT:PCBM based organic solar cells using fractional thermally stimulated current technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mario Capizzi</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (17), pp.2537-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710737v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-probe atomic force microscopy characterization of silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Giant and reversible enhancement of the electrical resistance of GaAs1−xNx by hydrogen irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linwei Yu</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Polimeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Capizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (8), pp.085331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710727v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conductive-probe atomic force microscopy characterization of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557102v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schottky−barrier photodiode using p−diamond epilayer grown on p+−diamond substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445965v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schottky photodiode using submicron thick diamond epilayer for flame sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Sueishi</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Gushina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (25), pp.252110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763202v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Detectors Based on Ultraviolet–Ozone Modified Hydrogenated Diamond Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Schottky−barrier photodiode using p−diamond epilayer grown on p+−diamond substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Imura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp. 065501-065503</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp. 296-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445962v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical-type Schottky-barrier photodiode using p-diamond epilayer grown on heavily boron-doped p+-diamond substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Schottky photodiode using submicron thick diamond epilayer for flame sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sueishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.04.012⟩</w:t>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5101/nml.v1i1.p30-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763182v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent positive and transient absolute negative photoconductivity observed in diamond photodetectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet Detectors Based on Ultraviolet–Ozone Modified Hydrogenated Diamond Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp. 065501-065503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763137v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron metal−semiconductor−metal diamond photodiodes toward improving the responsivity</w:t>
+                <w:t xml:space="preserve">Vertical-type Schottky-barrier photodiode using p-diamond epilayer grown on heavily boron-doped p+-diamond substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Liao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">M. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (11), pp.1916-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322101v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured by conducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Persistent positive and transient absolute negative photoconductivity observed in diamond photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.045112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320360v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Schottky−barrier photodiode with interdigitated−finger geometry: Application to diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicron metal−semiconductor−metal diamond photodiodes toward improving the responsivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Liao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">M. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90, pp.123507</w:t>
+              <w:t xml:space="preserve">, 2007, 91, pp.163510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322099v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Schottky ultraviolet detectors fabricated on boron-doped hormoepitaxial diamond layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88, pp.033504</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.1074-1077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321751v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stable solar-blind diamond UV detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Single Schottky−barrier photodiode with interdigitated−finger geometry: Application to diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.1962-1966</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.123507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321747v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and electrical characterization of tungsten carbide thin films for Schottky contact of diamond photodiode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Thermally stable solar-blind diamond UV detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24, pp.185-189</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.1962-1966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321748v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Schottky ultraviolet detectors fabricated on boron-doped hormoepitaxial diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40, pp.343-349</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.033504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320288v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Crystallographic and electrical characterization of tungsten carbide thin films for Schottky contact of diamond photodiode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.618-621</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.185-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320285v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline AlN films deposited at low temperature for selective UV detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 113, pp.355-359</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.343-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321026v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high UV-visible selectivity in polycrystalline CVD diamond films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Tromson</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Snidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13, pp.881-885</w:t>
+              <w:t xml:space="preserve">, 2006, 15, pp.618-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321024v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polycrystalline AlN films deposited at low temperature for selective UV detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Afanasjev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Luchinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113, pp.355-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the metastability of the surface conductivity in hydrogen-terminated polycrystalline CVD diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.751-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very high UV-visible selectivity in polycrystalline CVD diamond films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.881-885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron doped nanocrystalline silicon: understanding a tricky material for high performance heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Häberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSC 2025 - IEEE 53rd Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0180-0182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleider J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSEC-36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisca Da Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadeo Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894991v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681613v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javid Hajhemati</w:t>
+                <w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perovskite Solar Cells and Optoelectronics - PSCO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894887v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Perovskite Solar Cells and Optoelectronics - PSCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624971v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the photoluminescence bandgap temperature dependence to investigate the doping of micrometric size GaAs crystals grown on silicon for tandem solar cells applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787653v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient currents produced by mobile ions in thick Metal-Semiconductor-Metal devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+                <w:t xml:space="preserve">Analysis of the photoluminescence bandgap temperature dependence to investigate the doping of micrometric size GaAs crystals grown on silicon for tandem solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894602v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
+                <w:t xml:space="preserve">Transient currents produced by mobile ions in thick Metal-Semiconductor-Metal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Kopprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681544v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Javid Hajhemati</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUPVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296714v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227528v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Scanning Probe Microscopy approaches to investigate nanomaterials, junction and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2023)RD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, DOURDAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Insights into the Recombination at the Interface of poly -Si Passivating Contacts for Application in c-Si Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878623v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492966v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Recombination at the Interface of poly -Si Passivating Contacts for Application in c-Si Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cabal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878588v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence analysis of Silicon Interdigitated Back Contact for three-terminal tandem applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional carrier profiling on InP:Zn MOVPE epitaxially grown layers by Kelvin Probe Force Microscopy with associated modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mekhazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd international conference on non-contact atomic force microscopy (NCAFM2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Niemegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on c-SI using kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Georgiev</w:t>
+                <w:t xml:space="preserve">Development of Low Band Gap Copper Indium Gallium Diselenide Solar Cells by Coevaporation for Tandem Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Donsanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Lontchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413323v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on c-SI using kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413105v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dunfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836937v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low Band Gap Copper Indium Gallium Diselenide Solar Cells by Coevaporation for Tandem Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Coutancier</w:t>
+                <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ouadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fort Lauderdale, France. pp.0596-0601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413264v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical scanning probe microscopy approaches to investigate solar cell junctions and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2540422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on carrier selective three terminal perovskite on silicon-IBC tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul P Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC tools for reliability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5123839⟩</w:t>
+              <w:t xml:space="preserve">42nd edition of International Semiconductor Conference - CAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2019.8923664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330432v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Nanowire Solar Cells With µc-Si:H and a-Si:H Absorbers For Tandem Radial Junction Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331842v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Integration of a Self-Assembled Monolayer in Perovskite Solar Cell on Passivation and Extraction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404228v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Optoelectrical Modification of the Electron Transport Layer/Perovskite Interface Using Self Assembled Monolayers for Photovoltaic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 28</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404185v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowire solar cells with μc-Si:H absorbers for radial tandem devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lausecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE PHOTONIC WEST, Feb 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343896v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
+              <w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.040012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5123839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343877v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Chemical and Optoelectrical Modification of the Electron Transport Layer/Perovskite Interface Using Self Assembled Monolayers for Photovoltaic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICANS 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343908v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Integration of a Self-Assembled Monolayer in Perovskite Solar Cell on Passivation and Extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417127v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Solar Cells With µc-Si:H and a-Si:H Absorbers For Tandem Radial Junction Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letian Dai</w:t>
+                <w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-1AO.2.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344030v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC tools for reliability study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd edition of International Semiconductor Conference - CAS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2019.8923664⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.738-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378321v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+                <w:t xml:space="preserve">Conductivity and surface passivation properties of boron-doped poly-silicon passivated contacts for crystalline silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936835v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Multiscale Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943423v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Solar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721130v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801476v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943053v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the conductivity and surface passivation properties of boron-doped poly-silicon on oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Alvarez</w:t>
+                <w:t xml:space="preserve">Heteroepitaxial growth of Silicon on GaAs via low temperature plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943223v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxial growth of Silicon on GaAs via low temperature plasma-enhanced chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Improvement of the conductivity and surface passivation properties of boron-doped poly-silicon on oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silicon PV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.040017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943466v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801350v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity and surface passivation properties of boron-doped poly-silicon passivated contacts for crystalline silicon solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801442v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron-sputtered Ta$_3$N$_5$ thin films for water photoelectrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Advanced Materials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modelling of multijunction cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">French-Russian Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475783v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424644v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449031v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethullah Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533988v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxygen in magnetron sputtered Ta3N5 films for water photoelectrolysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363717v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Narchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of multijunction cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">The role of oxygen in magnetron sputtered Ta3N5 films for water photoelectrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416388v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Theory and Modeling for PV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPVF, Nov 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232097v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Boutchich - ICT ASIA 2D NANOTEC, Aug 2015, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Louarn</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232634v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232109v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239075v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of CVD Graphene capped with p and n-type doped amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethullah Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Madouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apichat Jittrong</w:t>
+                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.75-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257898v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257881v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la microscopie confocale et techniques de spectroscopie associées pour la caractérisation de matériaux pour l’électronique et le PV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Mencaraglia, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259200v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Introduction à la microscopie confocale et techniques de spectroscopie associées pour la caractérisation de matériaux pour l’électronique et le PV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mencaraglia, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259190v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Workshop on Metalorganic Vapour Phase Epitaxy, EWMOVPE XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232098v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+                <w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">16th European Workshop on Metalorganic Vapour Phase Epitaxy, EWMOVPE XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239190v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Paul Sobkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Theory and Modeling for PV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPVF, Nov 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240827v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099586v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherkasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence and electroluminescence characterization of a-Si:H/c-Si interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931324v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence and electroluminescence characterization of a-Si:H/c-Si interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.481-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099576v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sediri Haikel</w:t>
+                <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRAGO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104492v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport properties of Cu2ZnSn(S,Se)4 thin films obtained from Lift-off process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Sondergard</w:t>
+                <w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Sediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099377v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haikel Sediri</w:t>
+                <w:t xml:space="preserve">Electronic transport properties of Cu2ZnSn(S,Se)4 thin films obtained from Lift-off process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sondergard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104494v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediri Haikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">IRAGO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099589v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Favre</w:t>
+                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931318v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Njel</w:t>
+                <w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">n-PV Workshop 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931317v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Junior FédESol 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931314v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the III-V/Ge interface by capacitance measurements for III-V multijunction solar cells development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.A. Mintairov</w:t>
+                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931315v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Proise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931327v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+                <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931316v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">ICANS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931328v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Characterization of the III-V/Ge interface by capacitance measurements for III-V multijunction solar cells development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Zelentsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Lantratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Mintairov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-PV Workshop 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931320v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931338v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Junior FédESol 2013</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931326v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Systeme d'imagerie confocale couplant micro-Raman, micro-PL et AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779016v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of heterojunction solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWTFSSC 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">JNPV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778998v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated/oxidized diamond surfaces characterization of silicon heterojunctions for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS-ICEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irago Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t>
+              <w:t xml:space="preserve">IWTFSSC 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779022v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization and modeling of the amorphous/crystalline silicon interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778999v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of c-Si/a-Si:H nanowires based solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euregional Workshop on Novel Concepts for Future Thin-Film Silicon Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Irago Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779014v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterojunctions on n-type c-Si: determination of interface parameters from electrical techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization and modeling of the amorphous/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nPV Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779010v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modeling of c-Si/a-Si:H nanowires based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">12th Euregional Workshop on Novel Concepts for Future Thin-Film Silicon Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779018v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systeme d'imagerie confocale couplant micro-Raman, micro-PL et AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Heterojunctions on n-type c-Si: determination of interface parameters from electrical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">nPV Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779017v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710792v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the a-Si:H/c-Si interface by capacitance spectroscopy measurements: modeling and experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of µc-Si:H by conductive-probe AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710779v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fruzzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.I Terukov</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710774v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I Terukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">ICANS24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710770v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710772v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of the a-Si:H/c-Si interface by capacitance spectroscopy measurements: modeling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710790v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Traps in P3HT:PCBM based Organic Solar Cells Using Fractional Thermally Stimulated Current Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710759v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Spectrum in Silicon Measured by Confocal and Nonconfocal Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710791v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 3D micro-structuring of diamond for radiation detector applications: enhanced performances evaluated under particle and photon beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of Traps in P3HT:PCBM based Organic Solar Cells Using Fractional Thermally Stimulated Current Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Oh</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">ICANS24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710785v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coil-to-sample distance influence on contactless QSSPC effective lifetime measurements : application to silicon wafers passivated by thin amorphous layers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence Spectrum in Silicon Measured by Confocal and Nonconfocal Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EU PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710780v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Novel 3D micro-structuring of diamond for radiation detector applications: enhanced performances evaluated under particle and photon beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caylar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Diamond 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710777v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of µc-Si:H by conductive-probe AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coil-to-sample distance influence on contactless QSSPC effective lifetime measurements : application to silicon wafers passivated by thin amorphous layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laroussi Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">26th EU PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710778v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Diamond UV detectors and sensing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop SBDD XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555252v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555247v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond UV detectors and sensing mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O\'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop SBDD XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555255v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555251v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of silicon heterojunctions for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Ankudinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Gushina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated diamond surfaces treated by UV-Ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIMS-AIST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur le diamant au LGEP : amélioration des performances de détection dans l'UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR "DIAMANT"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-violet detectors based on hydrogenated diamond surfaces treated by ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Liao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Conference on Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High responsitivity submicron metal−semiconductor−metal deep ultraviolet diamond detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Développement et caractérisation de dispositifs diamant pour la détection UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ChinaNANO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, China</w:t>
+              <w:t xml:space="preserve">Colloque national sur le diamant : Matériau et Physique : du Carbone Vers le Diamant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322292v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High UV photocurrent on hydrogenated Ib diamond (100) substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High responsitivity submicron metal−semiconductor−metal deep ultraviolet diamond detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on New Diamond and Nano Carbons, NDNC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ChinaNANO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322296v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Schottky−barrier diamond photodiode with interdigitated electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">High UV photocurrent on hydrogenated Ib diamond (100) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on New Diamond and Nano Carbons (NDNC2007)</w:t>
+              <w:t xml:space="preserve">First International Conference on New Diamond and Nano Carbons, NDNC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322294v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of photoresponse properties for p−diamond deep−ultraviolet photodetectors with various device structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th European Conference on Diamond, Diamond−Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation de dispositifs diamant pour la détection UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Single Schottky−barrier diamond photodiode with interdigitated electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur le diamant : Matériau et Physique : du Carbone Vers le Diamant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">The First International Conference on New Diamond and Nano Carbons (NDNC2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322266v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Local electrical and photoelectrical characterizations of diamond electronic devices by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portugal</w:t>
+              <w:t xml:space="preserve">National Institute of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320301v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stable solar-blind diamond UV-detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of New Diamond Science and Technology (ICNDST) and Advanced Diamond Conference (ADC) 2006 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321897v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermally stable solar-blind diamond UV-detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference of New Diamond Science and Technology (ICNDST) and Advanced Diamond Conference (ADC) 2006 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321918v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures locales de photoconductivité par AFM à pointe conductrice sur des dispositifs métal-semiconducteur-métal à base de diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320298v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical and photoelectrical characterizations of diamond electronic devices by conducting probe atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Institute of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321893v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321705v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond' 2005 (16th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
+              <w:t xml:space="preserve">Diamond 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320238v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2005</w:t>
+              <w:t xml:space="preserve">Diamond' 2005 (16th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321568v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSiNano Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Dependence of Modulated Surface Photovoltage (SPV) to Characterize Surface Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Kirilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference (EU PVSEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. , à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javid Hajhemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast External Quantum Efficiency Measurements Using a Fourier Transform-Based Spectroscopy Approach for the Investigation of InGaP/InGaAs/Ge Microcells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Epitaxy and Characterization of InP/InGaAs Tandem Solar Cells grown by MOVPE on InP and Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878596v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lateral Heterojunction Device as a Tool to Study and Optimize Perovskite-Based Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Surface photovoltage study of metal halide perovskites deposited directly on crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Schulz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878598v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface photovoltage study of metal halide perovskites deposited directly on crystalline silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A Lateral Heterojunction Device as a Tool to Study and Optimize Perovskite-Based Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878586v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local probe microscopies for the study of III-V based solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fast External Quantum Efficiency Measurements Using a Fourier Transform-Based Spectroscopy Approach for the Investigation of InGaP/InGaAs/Ge Microcells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">herinirina Fanevamampiandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878610v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Local probe microscopies for the study of III-V based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878613v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Schulz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878600v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy and Characterization of InP/InGaAs Tandem Solar Cells grown by MOVPE on InP and Si Substrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+                <w:t xml:space="preserve">Davide Regaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878592v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of experimental High Frequency Modulated Photoluminescence Curves: Numerical Calculation and Analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413163v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413348v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling of the frequency dependence of modulated photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413391v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon luminescence microscopy for depth profiling of photovoltaic materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, DOURDAN, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246749v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interface between c-Si and perovskite – study of materials’ compatibility for tandem applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288775v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of experimental High Frequency Modulated Photoluminescence Curves: Numerical Calculation and Analytical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Rousset</w:t>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413379v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the frequency dependence of modulated photoluminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moron</w:t>
+                <w:t xml:space="preserve">Two-Photon luminescence microscopy for depth profiling of photovoltaic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, DOURDAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288873v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Direct interface between c-Si and perovskite – study of materials’ compatibility for tandem applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413333v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Probe Force Microscopy and Photoemission Spectroscopy studies of halide perovskite on p-type and n-type substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Dunfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPHO 20 Symposia, Perovskite Solar cells, Photonics and Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+                <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344131v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Optoelectrical Modification of ZnO deposited by Atomic Layer Deposition Using Self Assembled Monolayers for Perovskite Based Photovoltaic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque RAFALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427335v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344113v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Low Temperature p-n Junction Fabrication by PECVD for n-PERT Solar Cells: An Alternative to Boron Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Chrostowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344122v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344010v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344005v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature p-n Junction Fabrication by PECVD for n-PERT Solar Cells: An Alternative to Boron Diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Chemical and Optoelectrical Modification of ZnO deposited by Atomic Layer Deposition Using Self Assembled Monolayers for Perovskite Based Photovoltaic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">5ème colloque RAFALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344037v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hayes</w:t>
+                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344046v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801326v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Silicon PV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943490v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942352v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de photoconductivité de couches minces de ZnSnN2 par implantation de dopants et selon différentes conditions de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du potentiel de circuit-ouvert d’une cellule solaire Si à jonction radiale PIN en couche mince par la technique de Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 nanoparticles as catalyst precursors for plasma-assisted VLS growth with controlled surface density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Cartographie du photo-courant sur des jonctions à contact passivant en silicium poly-cristallin sur oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633179v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Développement de poly-silicium dope Bore par voie PECVD pour la passivation des contacts des cellules solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632914v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">SnO2 nanoparticles as catalyst precursors for plasma-assisted VLS growth with controlled surface density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629676v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de poly-silicium dope Bore par voie PECVD pour la passivation des contacts des cellules solaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Silicon PV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633178v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Decobert</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632952v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632957v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Nanowire week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633187v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des modélisations électriques/optiques pour l'étude de cellules à base de nanofils a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du photo-courant sur des jonctions à contact passivant en silicium poly-cristallin sur oxyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
+              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633184v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen from the photoelectrolysis of water using magnetron-sputtered thin films of Ta3N5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des états d'interfaces dans les cellules à hétérojonctions a-Si:H/c-Si avec l'utilisation du modèle du Defect-Pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363733v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424667v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395733v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Korovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">SiliconPV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475039v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+                <w:t xml:space="preserve">Analysis of the recombination in a-Si:H/c-Si heterojunctions including the Defect-Pool model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. 2016</w:t>
+              <w:t xml:space="preserve">SiliconPV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424658v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of crystalline Silicon on GaAs by Low Temperature PECVD: toward hybrid tunnel junctions for III-V/Si tandem cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363728v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the recombination in a-Si:H/c-Si heterojunctions including the Defect-Pool model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct growth of crystalline Silicon on GaAs by Low Temperature PECVD: toward hybrid tunnel junctions for III-V/Si tandem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395736v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232099v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of surface passivation at the surroundings of laser processed regions in c-Si solar cells studied by micro-photoluminescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238541v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Degradation of surface passivation at the surroundings of laser processed regions in c-Si solar cells studied by micro-photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alcubilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238539v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional investigations on epitaxial silicon solar cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Narchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Picardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethullah Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t>
+              <w:t xml:space="preserve">CMD25-JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104503v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethullah Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRAGO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104500v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethullah Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRAGO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t>
+              <w:t xml:space="preserve">Graphene 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104496v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Jittrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t>
+              <w:t xml:space="preserve">IRAGO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099349v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Madouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD25-JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">JNPV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104502v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar UV diamond detectors based on hydrogenation and subsequent ozone treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : JP2008 027232. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35772,105 +36040,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électronique de films minces de diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId738"/>
+      <w:footerReference w:type="default" r:id="rId749"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36017,51 +36285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07664" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tseberlidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanira Trifiletti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vitiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Hasan Husien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01786" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110899" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03498061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac39c4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Elisa Crespi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Hugon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Le Donne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Binetti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12223795" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Su" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903981" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.07.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pires Mauricio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ozanne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52PD4FCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.09.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcubilla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2392945" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310873v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stergiopoulos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Chattopadhyay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/713896" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931276v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marsolat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.01.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778959v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Sang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuku Teraji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Imura" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.090115" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710737v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Trotta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polimeni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capizzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085331" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445965v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763202v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueishi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5101/nml.v1i1.p30-33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.04.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ0N2T0S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763137v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045112" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322101v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liao" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322099v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321751v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321747v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasjev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Luchinin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321021v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Merino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saavedra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio H&#228;berle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gageot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132544" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296714v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787677v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878588v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Haug" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413323v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946572v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540422" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404228v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404185v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378321v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2019.8923664" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801476v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943466v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340854v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Hugon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363717v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259200v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931324v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ibrahim" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_36" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931315v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Zelentsov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kalyuzhnyy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mintairov" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779017v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710791v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710785v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caylar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomorski" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oh" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710778v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555255v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446007v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354471v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354207v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322292v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322296v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322294v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322316v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322266v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321897v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321893v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296790v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878598v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878586v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878600v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03246749v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288775v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288873v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946641v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427335v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344113v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344010v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344037v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Kim" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633179v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633184v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475715v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475052v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395733v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395736v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238541v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354237v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321107v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Merino Leiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#237;a V&#225;squez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zampieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2026.114360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05577606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mostefaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Lopez-Adams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6c00728" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;sn&#252; Aslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr05107f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tseberlidis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanira Trifiletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vitiello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Hasan Husien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c01786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110899" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03498061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac39c4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Elisa Crespi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ballage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Hugon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Le Donne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Binetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12223795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Su" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903981" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.07.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pires Mauricio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02381427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saadani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478261v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.09.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.036" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Nos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Favre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ozanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52PD4FCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stergiopoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surojit Chattopadhyay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/713896" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcubilla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2392945" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Hallais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.01.065" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W25Z7W70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931276v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marsolat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.01.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807386" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778959v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Sang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokuyuku Teraji" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Imura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.090115" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Trotta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polimeni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capizzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085331" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445965v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sueishi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5101/nml.v1i1.p30-33" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445962v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763182v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.04.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ0N2T0S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763137v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045112" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322101v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322099v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321747v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321751v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321026v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasjev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Luchinin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321021v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321024v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Merino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saavedra" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio H&#228;berle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gageot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132544" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296714v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878588v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Haug" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413323v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946572v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540422" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378321v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2019.8923664" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404185v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404228v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801476v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943466v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340854v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Hugon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363717v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259200v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931324v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ibrahim" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_36" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931315v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Zelentsov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kalyuzhnyy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mintairov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779017v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710778v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710785v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caylar" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomorski" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oh" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555255v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446007v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354471v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354207v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322266v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322292v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322296v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322316v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322294v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321893v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321897v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296790v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878586v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878598v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878600v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288873v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03246749v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288775v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946641v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344010v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344037v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Kim" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344113v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427335v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633184v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633179v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475715v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475052v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395733v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395736v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238541v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354237v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321107v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>